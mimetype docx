--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -160,390 +160,1808 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05200747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations agroécologiques dans une ville-patrimoine : la durabilité de l’agriculture urbaine au prisme du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (61-62), https://journals.openedition.org/tem/11322#abstract. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11suf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles leçons tirer de l’analyse de situations agricoles pour les usages du design territorial par les agronomes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévost Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Agronomie et design territorial, 8 (2), pp.127-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agronomie et design territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Agronomie et design territorial, 8 (2), pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles leçons tirer de l’analyse de situations agricoles pour les usages du design territorial par les agronomes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), p 127-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agronomie et design territorial. Edito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TATA-BOX action-Research project: processes and tools for territorial design consecrated to agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Padie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cappelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.99-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban metabolism planning and designing approaches between quantitative analysis and urban landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Pistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City, Territory and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40410-017-0076-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dytefort, principaux axes de recherche et premiers résultats méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Kali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Margetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00636131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les barrages : vers de nouveaux enjeux pour la montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96 (1), pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00485052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Watershed regulation and local action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Mbade Sène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1917-1946</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00139326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficult improvement of public participation in an international organisation of water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Mbade Sène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presses de l'école nationale des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.225-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00139329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au delà de la représentation, le paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strates : Matériaux pour la recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeune recherche en Sciences Humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strates : Matériaux pour la recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Pagination non précisée</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter en bord de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.309-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructures de transport créatives, mieux les intégrer aux territoires, écosystèmes et paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Synthèses, 978-2-7592-3812-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3813-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands barrages et habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae, pp.334, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00366149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les barrages : vers de nouveaux enjeux pour la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marnezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Romerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, pp.144, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeune chercheur, la vitalité d'un laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS, pp.342, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00280072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -553,2163 +1971,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective sur l’engagement des propriétaires pour une gestion écologique ambitieuse dans les emprises des lignes de transport d’électricité en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Etrillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrastructures de transport créatives Mieux les intégrer aux écosystèmes, paysages et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Quae, pp.204-212, 2024, 978-2-7592-3812-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuons de parler de paysage avec les agriculteurs (et les agronomes) !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage est un projet - Ménager les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Hermann, pp.277-291, 2024, 9791037039460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05200751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots du paysage et de la didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Partoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dérioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sgard, Anne ;Paradis-Lelli, Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les bancs du paysage : Enjeux didactiques, démarches et outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MétisPresses, 2019, 294056342X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages des franges périurbaines, transitions ou parois de verre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Darly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dérioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Luginbühl </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité, paysage et cadre de vie: la démocratie en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoires éditions, pp.71-89, 2015, 978-2-35113-238-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces arborés dans les paysages urbains de trois agglomérations de l’ouest de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Moniteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trames Vertes Urbaines : de la recherche scientifique au projet urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Moniteur, 2013, 2-281-12921-7; 9782281129212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire-milieu, outil du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Blanc, Sophie Bonin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands barrages et habitants. Les risques sociaux du développement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.280-300, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00366150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleuves en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pousin Frédéric, Jannière Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, CNRS, pp.185-197, 2007, STRATES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370220v1</w:t>
-              </w:r>
-[...1416 lines deleted...]
-                <w:t xml:space="preserve">halshs-00280628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2766,64 +2766,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dugua Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Pistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ITTECOP. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2873,103 +2873,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages des franges périurbaines, transitions ou parois de verre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Darly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dérioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.7-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -3364,51 +3364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05200747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701723v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1832/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3813-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marnezy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Romerio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05200751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Partoune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Philip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608316v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cappelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vost Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pistoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40410-017-0076-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade S&#232;ne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugua Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05200747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065857v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vost Philippe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cappelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pistoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40410-017-0076-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade S&#232;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280628v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1832/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3813-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marnezy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Romerio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05200751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Partoune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Philip" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugua Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>