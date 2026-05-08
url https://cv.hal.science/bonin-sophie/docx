--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -518,273 +518,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles leçons tirer de l’analyse de situations agricoles pour les usages du design territorial par les agronomes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agronomie et design territorial. Edito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (2), p 127-130</w:t>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558277v1</w:t>
+                <w:t xml:space="preserve">hal-02608316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomie et design territorial. Edito</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prevost</w:t>
+                <w:t xml:space="preserve">Quelles leçons tirer de l’analyse de situations agricoles pour les usages du design territorial par les agronomes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.9-11</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (2), p 127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608316v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TATA-BOX action-Research project: processes and tools for territorial design consecrated to agroecological transition</w:t>
               </w:r>
@@ -3364,51 +3364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05200747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065857v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vost Philippe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cappelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pistoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40410-017-0076-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade S&#232;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280628v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1832/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3813-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marnezy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Romerio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05200751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Partoune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Philip" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugua Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05200747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11suf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065857v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vost Philippe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cappelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pistoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40410-017-0076-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade S&#232;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280628v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1832/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3813-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marnezy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Romerio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Faure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etrillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05200751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02273821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Partoune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sgard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Bot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Philip" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugua Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366151v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>