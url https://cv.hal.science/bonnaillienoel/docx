--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -1239,226 +1239,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966003v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral minimal partitions for a family of tori</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient numerical calculation of drift and diffusion coefficients for the diffusion approximation of kinetic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Léna</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavliotis Greg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131601v4</w:t>
+                <w:t xml:space="preserve">hal-01270345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient numerical calculation of drift and diffusion coefficients for the diffusion approximation of kinetic equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral minimal partitions for a family of tori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Carrillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavliotis Greg</w:t>
+                <w:t xml:space="preserve">Corentin Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10586458.2016.1183154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270345v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131601v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking a magnetic zero locus: model operators and numerical approach</w:t>
               </w:r>
@@ -1977,51 +1977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral minimal partitions of a sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (1), pp.27-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2313,196 +2313,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic oscillators with Neumann condition on the half-line</w:t>
+                <w:t xml:space="preserve">À la découverte des partitions spectrales minimales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Helffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (6), pp.2221-2237. </w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/cpaa.2012.11.2221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/43nq-gf66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267803v2</w:t>
+                <w:t xml:space="preserve">hal-05557500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la découverte des partitions spectrales minimales</w:t>
+                <w:t xml:space="preserve">Harmonic oscillators with Neumann condition on the half-line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Helffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (6), pp.2221-2237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/43nq-gf66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/cpaa.2012.11.2221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557500v1</w:t>
+                <w:t xml:space="preserve">hal-00267803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete spectrum of a model Schrödinger operator on the half-plane with Neumann conditions</w:t>
               </w:r>
@@ -4037,230 +4037,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small defects in mechanics</w:t>
+                <w:t xml:space="preserve">Eigenpairs of a Model Schrödinger Operator with Neumann Boundary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vial</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP-ICNAAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Afghanistan. pp.1416--1424</w:t>
+              <w:t xml:space="preserve">Waves 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.715-717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867634v1</w:t>
+                <w:t xml:space="preserve">hal-00616873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenpairs of a Model Schrödinger Operator with Neumann Boundary Conditions</w:t>
+                <w:t xml:space="preserve">Small defects in mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.715-717</w:t>
+              <w:t xml:space="preserve">AIP-ICNAAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Afghanistan. pp.1416--1424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616873v1</w:t>
+                <w:t xml:space="preserve">hal-00867634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de micro-défauts sur la rupture des structures : couplage d'une analyse asymptotique et des méthodes à discontinuité forte</w:t>
               </w:r>
@@ -4924,245 +4924,245 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of u-capacities and singular perturbations for the Dirichlet-Laplacian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global representation and multi-scale expansion for the Dirichlet problem in a domain with a small hole close to the boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Léna</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Dalla Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Musolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367272v1</w:t>
+                <w:t xml:space="preserve">hal-02176154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global representation and multi-scale expansion for the Dirichlet problem in a domain with a small hole close to the boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic behavior of u-capacities and singular perturbations for the Dirichlet-Laplacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abatangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Dambrine</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Musolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176154v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature induced magnetic bound states: towards the tunneling effect for the ellipse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5184,73 +5184,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodal domains, spectral minimal partitions, and their relation to Aharonov-Bohm operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5272,236 +5272,236 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoffmann-Ostenhof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodal and spectral minimal partitions – The state of the art in 2015 –</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Helffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of resonant tunneling heterostructures: numerical comparison of a complete Schr{ö}dinger-Poisson system and a reduced nonlinear model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Faraj</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis Nier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On spectral minimal partitions II, the case of the rectangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5523,315 +5523,315 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoffmann-Ostenhof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far from equilibrium steady states of 1D-Schrödinger-Poisson systems with quantum wells I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Nier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamodyasine Patel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far from equilibrium steady states of 1D-Schrödinger-Poisson systems with quantum wells II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Nier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamodyasine Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the steady states for an asymptotic model of quantum transport in resonant heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Nier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamodyasine Patel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5841,51 +5841,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground Energy of the Magnetic Laplacian in Polyhedral Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5907,51 +5907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864272v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5961,100 +5961,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse mathématique de la supraconductivité dans un domaine à coins: méthodes semi-classiques et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2003. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bonnaillie</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6064,105 +6064,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse asymptotique, spectrale et numérique pour quelques problèmes elliptiques issus de la physique ou de la mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse numérique [math.NA]. Université Rennes 1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00650033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6309,51 +6309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie-No&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Fournais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Kachmar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.13070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399073v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-021-01073-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766052v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Bogosel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415983v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dalla Riva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Musolino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2018.01.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415648v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152499v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120173v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lacave" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abv008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966003v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-016-0987-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131601v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;na" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2016.1183154" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavliotis Greg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801365v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201300086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Masmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-014-0743-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763441v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2014-02901-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Noris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Terracini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2014.7.1365" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2014.19.27" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747708v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2013.06.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-131174" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267803v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.2221" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/43nq-gf66" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527643v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-011-0163-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S199542391202005X" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201133003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2011.565240" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090756521" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.165-175" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffmann-Ostenhof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/18/185203" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DX332P6Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250900398X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Fournais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.10.041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20137" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966863v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151155v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367272v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abatangelo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dalla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404924v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Helffer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267725v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Faraj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamodyasine Patel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124705v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864272v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00650033v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie-No&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Fournais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Kachmar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.13070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399073v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-021-01073-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766052v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Bogosel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415983v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dalla Riva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Musolino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2018.01.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415648v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152499v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120173v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lacave" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abv008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966003v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-016-0987-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavliotis Greg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131601v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;na" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2016.1183154" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801365v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201300086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Masmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-014-0743-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763441v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2014-02901-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Noris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Terracini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2014.7.1365" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2014.19.27" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747708v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2013.06.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-131174" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/43nq-gf66" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267803v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.2221" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527643v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-011-0163-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S199542391202005X" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201133003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2011.565240" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090756521" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.165-175" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffmann-Ostenhof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/18/185203" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DX332P6Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250900398X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Fournais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.10.041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20137" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867634v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966863v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151155v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abatangelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404924v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Helffer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Faraj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamodyasine Patel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124705v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864272v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00650033v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>