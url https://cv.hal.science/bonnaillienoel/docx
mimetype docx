--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1031,434 +1031,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Moderately Close Inclusions for the Two-Dimensional Dirichlet–Laplacian</w:t>
+                <w:t xml:space="preserve">Spectral minimal partitions for a family of tori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lacave</w:t>
+                <w:t xml:space="preserve">Corentin Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (1), pp.1 - 23. </w:t>
+              <w:t xml:space="preserve">Experimental Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/amrx/abv008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10586458.2016.1183154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120173v2</w:t>
+                <w:t xml:space="preserve">hal-01131601v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic WKB Constructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient numerical calculation of drift and diffusion coefficients for the diffusion approximation of kinetic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hérau</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavliotis Greg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966003v3</w:t>
+                <w:t xml:space="preserve">hal-01270345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient numerical calculation of drift and diffusion coefficients for the diffusion approximation of kinetic equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions Between Moderately Close Inclusions for the Two-Dimensional Dirichlet–Laplacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Antonio Carrillo</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavliotis Greg</w:t>
+                <w:t xml:space="preserve">Christophe Lacave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (1), pp.1 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/amrx/abv008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270345v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral minimal partitions for a family of tori</w:t>
+                <w:t xml:space="preserve">Magnetic WKB Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Léna</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 221 (2), pp.817-891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10586458.2016.1183154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-016-0987-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131601v4</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966003v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking a magnetic zero locus: model operators and numerical approach</w:t>
               </w:r>
@@ -1548,81 +1548,81 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability through a perforated domain for the incompressible 2D Euler equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lacave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (1), pp.159-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2013.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
@@ -1977,51 +1977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral minimal partitions of a sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (1), pp.27-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2313,196 +2313,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la découverte des partitions spectrales minimales</w:t>
+                <w:t xml:space="preserve">Harmonic oscillators with Neumann condition on the half-line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Helffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (6), pp.2221-2237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/43nq-gf66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/cpaa.2012.11.2221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557500v1</w:t>
+                <w:t xml:space="preserve">hal-00267803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic oscillators with Neumann condition on the half-line</w:t>
+                <w:t xml:space="preserve">À la découverte des partitions spectrales minimales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Helffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (6), pp.2221-2237. </w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/cpaa.2012.11.2221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/43nq-gf66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267803v2</w:t>
+                <w:t xml:space="preserve">hal-05557500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete spectrum of a model Schrödinger operator on the half-plane with Neumann conditions</w:t>
               </w:r>
@@ -2941,239 +2941,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On generalized Ventcel's type boundary conditions for Laplace operator in a bounded domain</w:t>
+                <w:t xml:space="preserve">Numerical simulations for nodal domains and spectral minimal partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hérau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Helffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.221-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376786v1</w:t>
+                <w:t xml:space="preserve">hal-00150455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations for nodal domains and spectral minimal partitions</w:t>
+                <w:t xml:space="preserve">On generalized Ventcel's type boundary conditions for Laplace operator in a bounded domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Helffer</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (2), pp.931-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090756521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150455v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of micro-defects on structure failure : coupling asymptotic analysis and strong discontinuity approach</w:t>
               </w:r>
@@ -3516,125 +3516,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity in domains with corners</w:t>
+                <w:t xml:space="preserve">Computations of the first eigenpairs for the Schrödinger operator with magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soeren Fournais</w:t>
+                <w:t xml:space="preserve">Daniel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 196, pp.3841-3858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.10.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131242v1</w:t>
+                <w:t xml:space="preserve">hal-00015903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On moderately close inclusions for the Laplace equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3666,193 +3701,158 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 345 (11), pp.609-614. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computations of the first eigenpairs for the Schrödinger operator with magnetic field</w:t>
+                <w:t xml:space="preserve">Superconductivity in domains with corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vial</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soeren Fournais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (6), pp.607-637</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015903v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical computations of fundamental eigenstates for the Schrödinger operator under constant magnetic field</w:t>
               </w:r>
@@ -4240,269 +4240,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de micro-défauts sur la rupture des structures : couplage d'une analyse asymptotique et des méthodes à discontinuité forte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage analyse asymptotique/méthode à discontinuité forte pour l'étude à rupture en présence de perturbations géométriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tordeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412127v1</w:t>
+                <w:t xml:space="preserve">hal-03391278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage analyse asymptotique/méthode à discontinuité forte pour l'étude à rupture en présence de perturbations géométriques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de micro-défauts sur la rupture des structures : couplage d'une analyse asymptotique et des méthodes à discontinuité forte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vial</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tordeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391278v1</w:t>
+                <w:t xml:space="preserve">hal-01412127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5057,51 +5057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Abatangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Musolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5126,203 +5126,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature induced magnetic bound states: towards the tunneling effect for the ellipse</w:t>
+                <w:t xml:space="preserve">Nodal domains, spectral minimal partitions, and their relation to Aharonov-Bohm operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Helffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoffmann-Ostenhof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404924v2</w:t>
+                <w:t xml:space="preserve">hal-01627339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodal domains, spectral minimal partitions, and their relation to Aharonov-Bohm operators</w:t>
+                <w:t xml:space="preserve">Curvature induced magnetic bound states: towards the tunneling effect for the ellipse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hoffmann-Ostenhof</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hérau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627339v1</w:t>
+                <w:t xml:space="preserve">hal-01404924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodal and spectral minimal partitions – The state of the art in 2015 –</w:t>
               </w:r>
@@ -5553,51 +5553,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far from equilibrium steady states of 1D-Schrödinger-Poisson systems with quantum wells I</w:t>
+                <w:t xml:space="preserve">Far from equilibrium steady states of 1D-Schrödinger-Poisson systems with quantum wells II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Nier</w:t>
@@ -5617,75 +5617,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124683v1</w:t>
+                <w:t xml:space="preserve">hal-00124705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far from equilibrium steady states of 1D-Schrödinger-Poisson systems with quantum wells II</w:t>
+                <w:t xml:space="preserve">Far from equilibrium steady states of 1D-Schrödinger-Poisson systems with quantum wells I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Nier</w:t>
@@ -5705,51 +5705,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124705v2</w:t>
+                <w:t xml:space="preserve">hal-00124683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the steady states for an asymptotic model of quantum transport in resonant heterostructures</w:t>
               </w:r>
@@ -6309,51 +6309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie-No&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Fournais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Kachmar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.13070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399073v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-021-01073-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766052v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Bogosel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415983v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dalla Riva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Musolino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2018.01.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415648v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152499v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120173v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lacave" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abv008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966003v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-016-0987-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavliotis Greg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131601v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;na" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2016.1183154" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801365v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201300086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Masmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-014-0743-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763441v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2014-02901-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Noris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Terracini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2014.7.1365" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2014.19.27" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747708v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2013.06.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-131174" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/43nq-gf66" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267803v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.2221" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527643v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-011-0163-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S199542391202005X" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201133003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2011.565240" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376786v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090756521" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150455v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.165-175" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffmann-Ostenhof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/18/185203" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DX332P6Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250900398X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Fournais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.10.041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20137" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867634v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391278v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966863v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151155v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abatangelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404924v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Helffer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Faraj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamodyasine Patel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124705v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864272v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00650033v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie-No&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Fournais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Kachmar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.13070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787256v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399073v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-021-01073-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766052v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.36" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Bogosel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415983v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dalla Riva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Musolino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2018.01.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415648v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152499v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131601v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;na" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2016.1183154" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavliotis Greg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120173v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lacave" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abv008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966003v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-016-0987-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801365v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201300086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Masmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2013.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-014-0743-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763441v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2014-02901-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Noris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Terracini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2014.7.1365" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2014.19.27" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747708v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2013.06.014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helffer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-131174" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267803v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.2221" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/43nq-gf66" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527643v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-011-0163-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S199542391202005X" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771995v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tordeux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201133003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2011.565240" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090756521" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.165-175" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffmann-Ostenhof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/18/185203" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DX332P6Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250900398X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.10.041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Fournais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20137" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012081v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867634v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391278v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966863v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151155v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abatangelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627339v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404924v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Helffer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Faraj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Nier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124705v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamodyasine Patel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864272v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00650033v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>