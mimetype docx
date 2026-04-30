--- v0 (2026-04-01)
+++ v1 (2026-04-30)
@@ -1617,321 +1617,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01016453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I Perimetri di Protezione e Valorizzazione degli Spazi Agricoli e NaturaliPeriurbani (PPEANP) nella Gironda:il progetto come condizionedi un’agricoltura di prossimità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scienze del Territorio : Rivista di Studi Territorialisti </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.323_338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/Scienze_Territorio-14285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Périmètres de Protection et de Valorisation des Espaces Agricoles et Naturels Périurbains (PEANP) en Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scienze del Territorio : Rivista di Studi Territorialisti </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.331-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01016465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des agriculteurs 'sous couveuses' : un dispositif pour l'installation de nouveaux exploitants, l'exemple de la Région Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scienze del Territorio : Rivista di Studi Territorialisti </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.347-354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01016468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nuovi agricoltori ‘sotto incubazione’:un dispositivo per l’insediamentodi nuovi operatori,l’esempio dell’Aquitania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scienze del Territorio : Rivista di Studi Territorialisti </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13128/Scienze_Territorio-14286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536164v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">hal-05536152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banlieue maraîchère de Bordeaux</w:t>
               </w:r>
@@ -2228,1377 +2228,1377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Récits de nature et nature des récits : spécificités, communs et apports réciproques des pratiques de projet enseignées en urbanisme, architecture et écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème Rencontres Internationales de l’Association pour la Promotion de l’Enseignement et de la Recherche en Aménagement de l’Espace et Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU, Jun 2024, Québec (Canada), Université Laval, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les villes jardins : des origines au XXIème siècle, quels enseignements pour une éthique environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la ville à l'aune de l'éthique environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INU Champollion, Oct 2024, Albi (81), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, APERAU, Jun 2024, Québec (Canada), Université Laval, Canada</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales of the future : multidisciplinary workshops to explore the narrative aspects of change management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AESOP 2024 CONGRESS - GAME CHANGER ? PLANNING FOR JUST AND SUSTAINABLE URBAN REGIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, AESOP, Jul 2024, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche biorégionale italienne pour un territoire fabrique d’énergie(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Nationales de l’Ingénierie Territoriale, Montpellier 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04572584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit comme lien au(x) vivant(s) : l’expérience de l’atelier pédagogique de projet en ingénierie culturelle et urbanisme de Segonzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales de l’Association pour la Promotion de l’Enseignement et de la Recherche en Aménagement de l’Espace et Urbanisme (APERAU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04572586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un horizon de planification à l’échelle métropolitaine ? L’expérience de la biorégion en Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POPSU transitions, plateforme lyonnaise, conférence d’ouverture : La biorégion pourquoi faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04572585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de l’urbaniste, une expérience pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’École doctorale Montaigne Humanité, « L’art de dire le monde : la mise en récit comme énonciation et interprétation du réel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Pessac (Université Bordeaux-Montaigne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Pessac (Université Bordeaux-Montaigne), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05536222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit en urbanisme entre culture et technique »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire ingénierie culturelle et urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pessac - MSH Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pessac - MSH Bordeaux, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05536213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climat de changement dans la conception urbaine : l’apport paysagiste à l’urbanisme et l’objectif &amp;quot;zéro artificialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Rencontres Internationales de l’Association pour la Promotion de l’Enseignement et de la Recherche en Aménagement de l’Espace et Urbanisme (APERAU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne (Rabat), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne (Rabat), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05536268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parc des coteaux de Garonne : continuité du projet de paysage et diversité des figures paysagistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vaconsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le paysage en projet : entre ruptures, continuités, flexibilités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le parc des coteaux de Garonne : continuité du projet de paysage et diversité des figures paysagistes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche, pratique et pédagogie du projet à l’heure de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Architecture entre projet et recherche : les évolutions des pratiques dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Marseille, Mar 2021, En ligne (Marseille), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05536272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouveler la pédagogie du projet en urbanisme par l’agro-écologie et le paysage : le cadre expérimental et réflexif de l’Atelier Universitaire d'Aménagement et d'Urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner par l’atelier, une question de recherche ? Séminaire de recherche du réseau PédagAU, APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Marseille, Mar 2021, En ligne (Marseille), France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un paysage socialement produit : le récit territorialiste italien et son apport aux plans de paysage français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire inaugural POPSU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture comme projet de paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universités d'été des urbanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Chatellerault, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le polycentrisme comme réponse à l’étalement urbain ? Les implications techniques d’un choix politique en Toscane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association des Juristes en Urbanisme et Construction d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Chatellerault, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05536287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet BIOREGION et le contexte de la métropole bordelaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « La bioregione urbana. L’idea, il progetto e le prospettive future »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cagliari, Italy, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux (FR), France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05536279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La planification paysagère comme mode de co-production du territoire. Deux expériences (&amp;quot;ratées&amp;quot;) de projets co-produits en atelier en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales en urbanisme de l'APERAU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Louvain-la-Neuve / Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Cagliari, Italy, Italie</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01543537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La BIOREGION URBAINE, l’auto-soutenabilité comme projet de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire Babel de l’équipe de recherche HABITER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Louvain-la-Neuve / Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les habitants dessinent leur ville. L’expérience des &amp;quot;cartes de communauté&amp;quot; en Toscane et en Italie du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L'art des villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01543539v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05536294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3674,51 +3674,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62ECE9F5"/>
+    <w:nsid w:val="DFA69C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3905,51 +3905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bonneau-emmanuelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6738-7506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Magnaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509137v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.100.0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105934v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Scienze_Territorio-14286" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Scienze_Territorio-14285" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.146.0169" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vaconsin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quesada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bonneau-emmanuelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6738-7506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Magnaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509137v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.100.0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105934v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Scienze_Territorio-14285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Scienze_Territorio-14286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.146.0169" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vaconsin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quesada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>