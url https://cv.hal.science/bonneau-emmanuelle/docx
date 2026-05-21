--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -737,1201 +737,1201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle ingénierie de projet pour les petites villes ? Du projet urbain aux capacités d’action publique rurale : le grand écart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les formations de l’urbanisme en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cremaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cremaschi</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+                <w:t xml:space="preserve">hal-04848345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus verte la ville ? Bordeaux face au climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 388, pp.76-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04572581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d’ouvrage « Carole Gayet-Viaud, La civilité urbaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.88-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 388, pp.76-81</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04572583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier de projet d’urbanisme à l’heure de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://www.riurba.review/article/11-atelier-1/master-iatu/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04572578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les maîtres d’ouvrage de la transition écologique et climatique. L’apport renouvelé du paysage à l’urbanisme et réciproquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors-série, n°22, http://journals.openedition.org/paysage/27899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.27899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://www.riurba.review/article/11-atelier-1/master-iatu/</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04572579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La planification paysagère, de la prescription à la co-production du territoire. Deux situations d’atelier en comparaison entre l’Italie et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Catherine André</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les leviers agricoles d'une pensée paysagère de l'urbanisme. L'expérience de l'Atelier Arcadie, paysagistes à Bordeaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Hors-série, n°22, http://journals.openedition.org/paysage/27899. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre caché des jardins bordelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05536123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les habitants dessinent leur ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'ordre caché des jardins bordelais</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpréter le paysage comme projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.39-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville dans la nature, la nature dans la ville.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2014, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01016453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuovi agricoltori ‘sotto incubazione’:un dispositivo per l’insediamentodi nuovi operatori,l’esempio dell’Aquitania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scienze del Territorio : Rivista di Studi Territorialisti </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/Scienze_Territorio-14286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.39-53</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des agriculteurs 'sous couveuses' : un dispositif pour l'installation de nouveaux exploitants, l'exemple de la Région Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scienze del Territorio : Rivista di Studi Territorialisti </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01016468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Perimetri di Protezione e Valorizzazione degli Spazi Agricoli e NaturaliPeriurbani (PPEANP) nella Gironda:il progetto come condizionedi un’agricoltura di prossimità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scienze del Territorio : Rivista di Studi Territorialisti </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.323_338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/Scienze_Territorio-14285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">I Perimetri di Protezione e Valorizzazione degli Spazi Agricoli e NaturaliPeriurbani (PPEANP) nella Gironda:il progetto come condizionedi un’agricoltura di prossimità</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Périmètres de Protection et de Valorisation des Espaces Agricoles et Naturels Périurbains (PEANP) en Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scienze del Territorio : Rivista di Studi Territorialisti </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2 (1), pp.323_338. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, pp.331-338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01016465v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-05536164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banlieue maraîchère de Bordeaux</w:t>
               </w:r>
@@ -2228,1377 +2228,1377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les villes jardins : des origines au XXIème siècle, quels enseignements pour une éthique environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser la ville à l'aune de l'éthique environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INU Champollion, Oct 2024, Albi (81), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Récits de nature et nature des récits : spécificités, communs et apports réciproques des pratiques de projet enseignées en urbanisme, architecture et écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Rencontres Internationales de l’Association pour la Promotion de l’Enseignement et de la Recherche en Aménagement de l’Espace et Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU, Jun 2024, Québec (Canada), Université Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, INU Champollion, Oct 2024, Albi (81), France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales of the future : multidisciplinary workshops to explore the narrative aspects of change management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AESOP 2024 CONGRESS - GAME CHANGER ? PLANNING FOR JUST AND SUSTAINABLE URBAN REGIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AESOP, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, AESOP, Jul 2024, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit comme lien au(x) vivant(s) : l’expérience de l’atelier pédagogique de projet en ingénierie culturelle et urbanisme de Segonzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Internationales de l’Association pour la Promotion de l’Enseignement et de la Recherche en Aménagement de l’Espace et Urbanisme (APERAU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04572586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche biorégionale italienne pour un territoire fabrique d’énergie(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Nationales de l’Ingénierie Territoriale, Montpellier 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04572584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, APERAU, Jun 2023, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un horizon de planification à l’échelle métropolitaine ? L’expérience de la biorégion en Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POPSU transitions, plateforme lyonnaise, conférence d’ouverture : La biorégion pourquoi faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04572585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de l’urbaniste, une expérience pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’École doctorale Montaigne Humanité, « L’art de dire le monde : la mise en récit comme énonciation et interprétation du réel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Pessac (Université Bordeaux-Montaigne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Pessac (Université Bordeaux-Montaigne), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05536222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit en urbanisme entre culture et technique »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire ingénierie culturelle et urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pessac - MSH Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pessac - MSH Bordeaux, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05536213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climat de changement dans la conception urbaine : l’apport paysagiste à l’urbanisme et l’objectif &amp;quot;zéro artificialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Rencontres Internationales de l’Association pour la Promotion de l’Enseignement et de la Recherche en Aménagement de l’Espace et Urbanisme (APERAU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne (Rabat), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne (Rabat), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05536268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parc des coteaux de Garonne : continuité du projet de paysage et diversité des figures paysagistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vaconsin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le paysage en projet : entre ruptures, continuités, flexibilités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le parc des coteaux de Garonne : continuité du projet de paysage et diversité des figures paysagistes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche, pratique et pédagogie du projet à l’heure de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Architecture entre projet et recherche : les évolutions des pratiques dans les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Marseille, Mar 2021, En ligne (Marseille), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05536272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouveler la pédagogie du projet en urbanisme par l’agro-écologie et le paysage : le cadre expérimental et réflexif de l’Atelier Universitaire d'Aménagement et d'Urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner par l’atelier, une question de recherche ? Séminaire de recherche du réseau PédagAU, APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Marseille, Mar 2021, En ligne (Marseille), France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un paysage socialement produit : le récit territorialiste italien et son apport aux plans de paysage français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire inaugural POPSU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture comme projet de paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universités d'été des urbanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Chatellerault, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le polycentrisme comme réponse à l’étalement urbain ? Les implications techniques d’un choix politique en Toscane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association des Juristes en Urbanisme et Construction d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Chatellerault, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05536287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet BIOREGION et le contexte de la métropole bordelaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « La bioregione urbana. L’idea, il progetto e le prospettive future »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cagliari, Italy, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux (FR), France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05536279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La planification paysagère comme mode de co-production du territoire. Deux expériences (&amp;quot;ratées&amp;quot;) de projets co-produits en atelier en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales en urbanisme de l'APERAU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Louvain-la-Neuve / Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Cagliari, Italy, Italie</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01543537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les habitants dessinent leur ville. L’expérience des &amp;quot;cartes de communauté&amp;quot; en Toscane et en Italie du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L'art des villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Louvain-la-Neuve / Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01543539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La BIOREGION URBAINE, l’auto-soutenabilité comme projet de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire Babel de l’équipe de recherche HABITER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536294v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01543539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3674,51 +3674,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFA69C42"/>
+    <w:nsid w:val="24D502CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3905,51 +3905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bonneau-emmanuelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6738-7506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Magnaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509137v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.100.0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105934v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Scienze_Territorio-14285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Scienze_Territorio-14286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.146.0169" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vaconsin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quesada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543539v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bonneau-emmanuelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6738-7506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Magnaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna29.9791030011302" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509137v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.100.0011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cremaschi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572581v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.27899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105934v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Scienze_Territorio-14286" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536152v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Scienze_Territorio-14285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.146.0169" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vaconsin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quesada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05536279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>