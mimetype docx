--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -347,131 +347,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
+                <w:t xml:space="preserve">Le développement du dialogue professionnel : contribution comparative des approches du développement organisationnel et de la recherche-intervention socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahir Yanat</w:t>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Guillon</w:t>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 34 (1), pp.3-3. </w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (47), pp.71-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mss.034.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grh.047.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638245v1</w:t>
+                <w:t xml:space="preserve">halshs-04196000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la recherche-intervention socio-économique dans les contextes africains</w:t>
               </w:r>
@@ -555,161 +555,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04657002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement du dialogue professionnel : contribution comparative des approches du développement organisationnel et de la recherche-intervention socio-économique</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Roche</w:t>
+                <w:t xml:space="preserve">Zahir Yanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+                <w:t xml:space="preserve">Bernard Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (47), pp.71-95. </w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 34 (1), pp.3-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.047.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mss.034.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04196000v1</w:t>
+                <w:t xml:space="preserve">hal-04638245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahir Yanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -756,100 +756,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahir Yanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 34 (1), pp.3-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mss.034.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638438v1</w:t>
@@ -958,213 +958,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific consulting enables compatibility between AI &amp; human potential:How a Bank fights ML &amp; CFT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Boulos Eid</w:t>
+                <w:t xml:space="preserve">Editorial du numéro thématique &amp;quot;Responsabilité sociétale des Enseignants-chercheurs en management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahir Yanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Responsabilité sociétale des enseignants-chercheurs en management, 30 (30), pp.5-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04708793v1</w:t>
+                <w:t xml:space="preserve">hal-03277472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial du numéro thématique &amp;quot;Responsabilité sociétale des Enseignants-chercheurs en management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahir Yanat</w:t>
+                <w:t xml:space="preserve">Scientific consulting enables compatibility between AI &amp; human potential:How a Bank fights ML &amp; CFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Boulos Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (1), pp.12166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMBPP.2021.12166abstract⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277472v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04708793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Agile Leader to Agile Leadership: An OD Project in an International Company Operating in the Middle East</w:t>
               </w:r>
@@ -1349,51 +1349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 years of Management Consulting Division: taking stock and foresights about scholar-practitioners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1470,51 +1470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de la recherche par l’expérimentation en entreprise. Cas du modèle de management socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cappelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1793,334 +1793,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Root Causes of Patient Delay in the Healthcare Industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responsabilité des écoles de management pour améliorer la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tabchoury</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Practice of Socio-Economic Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 25 (2), pp.76-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.025.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907965v1</w:t>
+                <w:t xml:space="preserve">halshs-04657458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riding the Roller-Coaster of the Accreditation Process at Higher Education Institutions through Employees Engagement</w:t>
+                <w:t xml:space="preserve">Investigating the Root Causes of Patient Delay in the Healthcare Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Sawaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Donabelle Zakkour Tabchoury</w:t>
+                <w:t xml:space="preserve">Jamil Kobrossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Practice of Socio-Economic Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3 (2), pp.36-52</w:t>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.21-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907980v1</w:t>
+                <w:t xml:space="preserve">hal-01907965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité des écoles de management pour améliorer la santé au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riding the Roller-Coaster of the Accreditation Process at Higher Education Institutions through Employees Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Sawaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donabelle Zakkour Tabchoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theory and Practice of Socio-Economic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.36-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04657458v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action research in a Family Business: Example of a Qualimetrics Intervention - Research Carried out in a Small Family Company in the Middle- East</w:t>
               </w:r>
@@ -2632,243 +2632,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential contribution of the socio-economic approach to management to a better integration of CSR norms and economic standards: Case study of a pastry company</w:t>
+                <w:t xml:space="preserve">Potential contribution of the socio-economic approach to management to a better integration of CSR norms and economic standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society and Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.232-242</w:t>
+              <w:t xml:space="preserve">, 2014, CSR, standardization ans critical management, 9 (3), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04660923v1</w:t>
+                <w:t xml:space="preserve">hal-01222078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential contribution of the socio-economic approach to management to a better integration of CSR norms and economic standards</w:t>
+                <w:t xml:space="preserve">Potential contribution of the socio-economic approach to management to a better integration of CSR norms and economic standards: Case study of a pastry company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society and Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, CSR, standardization ans critical management, 9 (3), pp.11</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.232-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222078v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible Contributions of Qualimetrics Intervention-Research Methodology to Action Research</w:t>
               </w:r>
@@ -3195,51 +3195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emergence of Implicit Criteria Actually Used by Reviewers of Qualitative Research Articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,51 +3518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrage entre autonomie et contrôle : cas d'expérimentation de la méthode de délégation concertée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3757,51 +3757,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Necessity of Developing Ambidextrous Socio-Economic Management Reflexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,51 +4029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KYC Principles Embedded in AI-enabled Mobile Banking in the Face of Money-Laundering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Boulos Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Khachan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,51 +4228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scientific approach to Management Consulting : Qualimetrics Intervention Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Caï Hillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4353,51 +4353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden-Costs and Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCD / OCIS 2nd Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SUIBE, Aug 2020, Shanghai (&amp; virtuel), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5016,567 +5016,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Socioeconomic Approach to Management: Methodological Positioning</w:t>
+                <w:t xml:space="preserve">Investissement incorporel en prévention des risques d’exclusion : le cas de l’insertion socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P El Haddad</w:t>
+                <w:t xml:space="preserve">Annaïg Abjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Colloque ORIANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORIANE, Sep 2017, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634858v1</w:t>
+                <w:t xml:space="preserve">hal-04710445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la performance cachée des structures d’insertion par l’économique pour mieux piloter l’investissement en prévention de l’exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Abjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès IIC en partenariat avec ISEOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEOR, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement incorporel en prévention des risques d’exclusion : le cas de l’insertion socio-économique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+                <w:t xml:space="preserve">The Socioeconomic Approach to Management: Methodological Positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ORIANE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ORIANE, Sep 2017, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710445v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the governance of relationships between academic and practitioners through DBA programs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Péron</w:t>
+                <w:t xml:space="preserve">Méthode et outil de contractualisation pour stimuler l’implication des médecins dans le management des équipes et le développement organisationnel des hôpitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre François</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Academy Of Management, AOM, Vancouver, 7-11 août 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">CALASS 2015 - italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ancona, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073314v1</w:t>
+                <w:t xml:space="preserve">hal-01199872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode et outil de contractualisation pour stimuler l’implication des médecins dans le management des équipes et le développement organisationnel des hôpitaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frantz Datry</w:t>
+                <w:t xml:space="preserve">Opening the governance of relationships between academic and practitioners through DBA programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALASS 2015 - italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ancona, Italie</w:t>
+              <w:t xml:space="preserve">Congrès Academy Of Management, AOM, Vancouver, 7-11 août 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199872v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DBAs AND PROFESSIONAL DOCTORATES DRAWING ON THE QUALIMETRICS RESEARCH METHOD A CONTRIBUTION TO CLOSING THE THEORY AND PRACTICE MANAGEMENT RESEARCH GAP</w:t>
               </w:r>
@@ -5588,51 +5588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence et séminaire international sur les méthodes de recheche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5936,260 +5936,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Organizational Agility Through Socio-Economic Management Consulting: A Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'articulation entre les compétences professionnelles, l'implication des acteurs, la qualité et la sécurité des patients. Application à deux services d'urgence au Liban et au Mexique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Worley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECOND CONFERENCE ON SOCIO-ECONOMIC APPROACH TO MANAGEMENT (Minneapolis - USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, United States. pp.31</w:t>
+              <w:t xml:space="preserve">Congrès ALASS - Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Espagne. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00986857v1</w:t>
+                <w:t xml:space="preserve">hal-01068668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation entre les compétences professionnelles, l'implication des acteurs, la qualité et la sécurité des patients. Application à deux services d'urgence au Liban et au Mexique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Organizational Agility Through Socio-Economic Management Consulting: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Worley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ALASS - Espagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Espagne. pp.20</w:t>
+              <w:t xml:space="preserve">SECOND CONFERENCE ON SOCIO-ECONOMIC APPROACH TO MANAGEMENT (Minneapolis - USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, United States. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068668v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Ethnostatistics to Qualimetrics: The Case of a Lebanese Hospital Management Control Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7065,51 +7065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoto François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sub-theme 04: (SWG) Fostering organizational and societal novelty through action research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7405,51 +7405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socially Responsible Capitalism and Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7594,51 +7594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capitalisme socialement responsable existe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8017,51 +8017,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ILO-BIT (Ginebra), pp.180, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00779947v1</w:t>
+                <w:t xml:space="preserve">halshs-03484333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejorar los desempeños ocultos de las empresas a través de una gestión socioeconómica</w:t>
               </w:r>
@@ -8105,51 +8105,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ILO-BIT (Ginebra), pp.180, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03484333v1</w:t>
+                <w:t xml:space="preserve">halshs-00779947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libérer les performances cachées des entreprises par un management socio-économique</w:t>
               </w:r>
@@ -8454,243 +8454,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04857182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Savall, Véronique Zardet et l’équipe ISEOR : La théorie socio-économique du management de la qualité intégrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualimetric intervention-research as an approach to studying organizational change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David B. Szabla; David Coghlan; William Pasmore; Jennifer Y. Kim. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grands Auteurs et Influenceurs de la Qualité : Théorie et appréhension pratique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Research Methods in Organizational Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.150-171, 2023, 9781800378520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800378520.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072269v1</w:t>
+                <w:t xml:space="preserve">hal-04646216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualimetric intervention-research as an approach to studying organizational change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Savall, Véronique Zardet et l’équipe ISEOR : La théorie socio-économique du management de la qualité intégrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Research Methods in Organizational Change</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grands Auteurs et Influenceurs de la Qualité : Théorie et appréhension pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLIPSE, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4337/9781800378520.00018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04646216v1</w:t>
+                <w:t xml:space="preserve">hal-04072269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la reconnaissance de la valeur du don - Un parcours au sein de la section 06 du CNU</w:t>
               </w:r>
@@ -8804,610 +8804,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la reconnaissance de la valeur du don</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche à forts impacts sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Aude Deville. </w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Husser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Aude Deville; Jérôme Dupuis; Jean‑Fabrice Lebraty; et al. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La disputatio au coeur du management: débats et controverses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La disputatio au cœur du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence; Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-130, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.56908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418495v1</w:t>
+                <w:t xml:space="preserve">hal-03977663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche à forts impacts sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la reconnaissance de la valeur du don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">In Aude Deville; Jérôme Dupuis; Jean‑Fabrice Lebraty; et al. (dir.). </w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La disputatio au cœur du management</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La disputatio au coeur du management: débats et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire d'Aix-Marseille, 2022, 9791032003640</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pup.56908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03977663v1</w:t>
+                <w:t xml:space="preserve">hal-03418495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accentuer les impacts managériaux de la recherche en management. Vers des formations doctorales en management associant académiques et praticiens (Chapitre 48).</w:t>
+                <w:t xml:space="preserve">L’évolution des modèles des écoles de management (Chapitre 45)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kalika</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t>
+                <w:t xml:space="preserve">Gilles Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
+              <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.545-552, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions EMS - Management &amp; Société</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635976v1</w:t>
+                <w:t xml:space="preserve">hal-03635973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des écoles de management pour accompagner les transformations d’une profession et de la société. Cas de l’École des Hautes Études d’Assurance en Algérie (chapitre 50)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accentuer les impacts managériaux de la recherche en management. Vers des formations doctorales en management associant académiques et praticiens (Chapitre 48).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Gourine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques.</w:t>
+              <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EMS - Management &amp; Société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.595-603, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
+              <w:t xml:space="preserve">, pp.575-584, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637232v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des modèles des écoles de management (Chapitre 45)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des écoles de management pour accompagner les transformations d’une profession et de la société. Cas de l’École des Hautes Études d’Assurance en Algérie (chapitre 50)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+                <w:t xml:space="preserve">Reda Gourine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EMS - Management &amp; Société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.545-552, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
+              <w:t xml:space="preserve">, pp.595-603, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635973v1</w:t>
+                <w:t xml:space="preserve">hal-03637232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capitalisme socialement responsable, environnement pertinent du management socio-économique (Chapitre 113)</w:t>
               </w:r>
@@ -9459,51 +9459,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Henri Savall;; Véronique Zardet (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1206-1216, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.1206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9693,204 +9693,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles tendances innovantes dans l'approche et les méthodes commerciales des entreprises ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Aublé</w:t>
+                <w:t xml:space="preserve">Fonction vitale de vente et raison d'être des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation commerciale : tous vendeurs dans les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638806v1</w:t>
+                <w:t xml:space="preserve">hal-01638341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction vitale de vente et raison d'être des organisations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+                <w:t xml:space="preserve">Quelles tendances innovantes dans l'approche et les méthodes commerciales des entreprises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation commerciale : tous vendeurs dans les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638341v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Organizational Agility Through Socio-Economic Management Consulting</w:t>
               </w:r>
@@ -9969,221 +9969,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Example of a Laboratory in the Field of Management Intervention-research</w:t>
+                <w:t xml:space="preserve">Le portage de la RSE par les acteurs internes : le réveil nécessaire de la sensibilité économique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decoding The Socio-Economic Approach to Management</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-105, 2016, 978-1-68123-251-5</w:t>
+              <w:t xml:space="preserve">La comptabilité en action </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09140-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383136v1</w:t>
+                <w:t xml:space="preserve">hal-01341077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portage de la RSE par les acteurs internes : le réveil nécessaire de la sensibilité économique en France</w:t>
+                <w:t xml:space="preserve">An Example of a Laboratory in the Field of Management Intervention-research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péron Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Conbere John, Savall Henri, Heorhiadi Alla (eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La comptabilité en action </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09140-2</w:t>
+              <w:t xml:space="preserve">Decoding The Socio-Economic Approach to Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IAP - Information Age Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-105, 2016, 978-1-68123-251-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341077v1</w:t>
+                <w:t xml:space="preserve">hal-01383136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COOPERATION ACROSS HOSPITALS: Enhancing Quality While Reducing Costs</w:t>
               </w:r>
@@ -10195,51 +10195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited: The Evolving Nature of SEAM in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAP - Information Age Publishing, pp.287-303, 2015, Research in Management Consulting, 978-1-68123-161-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10363,51 +10363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des méthodes des agences de notation - Note dégradée sous perspective négative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10458,51 +10458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualimetrics Intervention Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The sage encyclopedia of Action research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, volume 2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10901,312 +10901,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche socio-économique de la prospective des métiers</w:t>
+                <w:t xml:space="preserve">A Rewiew of two Major Global and Internationl Approaches to Organizational Change : SEAM and appreciative Inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management et Métier : visions d'experts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In Quarto - EMS, pp.12, 2010</w:t>
+              <w:t xml:space="preserve">Organization Development Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ODJ, pp.8, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00766482v1</w:t>
+                <w:t xml:space="preserve">halshs-00766449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rewiew of two Major Global and Internationl Approaches to Organizational Change : SEAM and appreciative Inquiry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensification actuelle de la tétranormalisation : risques et bonnes pratiques émergentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization Development Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ODJ, pp.8, 2010</w:t>
+              <w:t xml:space="preserve">Normes : origines et conséquences des crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.12, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00766449v1</w:t>
+                <w:t xml:space="preserve">halshs-00749805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification actuelle de la tétranormalisation : risques et bonnes pratiques émergentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche socio-économique de la prospective des métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes : origines et conséquences des crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.12, 2010</w:t>
+              <w:t xml:space="preserve">Management et Métier : visions d'experts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Quarto - EMS, pp.12, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00749805v1</w:t>
+                <w:t xml:space="preserve">halshs-00766482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise face aux normes et à la tétranormalisation</w:t>
               </w:r>
@@ -11566,178 +11566,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00951408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Economic intervention as integrated training action for intermediate supervisory staff</w:t>
+                <w:t xml:space="preserve">Intervening in a multinational company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Talaszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-Economic intervention in Organizations</w:t>
+              <w:t xml:space="preserve">Socio-Economic Intervention in Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638276v1</w:t>
+                <w:t xml:space="preserve">hal-01638272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervening in a multinational company</w:t>
+                <w:t xml:space="preserve">Socio-Economic intervention as integrated training action for intermediate supervisory staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Talaszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-Economic Intervention in Organizations</w:t>
+              <w:t xml:space="preserve">Socio-Economic intervention in Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638272v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11986,51 +11986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.134.0040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Yanat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.034.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.014.0021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.047.0071" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04008336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Horvath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Beeler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.126.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Boulos Eid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.12166abstract" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05193590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre El Haddad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05193610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil Farah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Damaj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIS.2020.108344" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Henderson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Savall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Adams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2020.11424symposium" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02494456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00373" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabchoury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-11-2016-0236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907965v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Kobrossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sawaya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donabelle Zakkour Tabchoury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.025.0076" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Masry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01576933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Datry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415306v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Catherine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelazzo Plat Val&#233;rie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignet Lorella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.116.0127" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01693148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.089.0015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01016537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zardet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ron Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094428107308855" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8PSD7WVR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fr&#233;d&#233;ric Livian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roussillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266810v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Marty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04054084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duboisy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03786759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Khachan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.14462abstract" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bueno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ca&#239; Hillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Ellias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gephart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02799647v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03182303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Ann Rosile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01876347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01876341v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dorfler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Eisner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kelly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P El Haddad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Abjean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rochat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073314v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199872v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01223735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01009963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geparth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009248v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Worley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01070159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Worley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01068668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749841v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953211v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecoto Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01693160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Babey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coleu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Coudert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coursier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04139660v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Worley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776222v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779947v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780723v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gavin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2023.02.0098" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072269v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04646216v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buono" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800378520/book-part-9781800378520-18.xml" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/disputatio-au-coeur-du-management" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56663" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418495v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977663v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/56908" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56908" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635976v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/647-trait%C3%A9-du-management-socio-%C3%A9conomique.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0575" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03637232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Gourine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0595" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guyot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0545" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03637243v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.1206" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03012697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Boko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/505-les-m%C3%A9thodes-de-recherche-du-dba.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01693155v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638806v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aubl&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638341v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383146v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/Decoding-the-Socio%E2%80%90Economic-Approach-to-Management" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341077v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140277v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222089v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01132145v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987033v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750226v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766481v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766482v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766449v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749805v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749828v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951408v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638276v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638272v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Talaszka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139868v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.134.0040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.047.0071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.014.0021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Yanat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.034.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04008336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Horvath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Beeler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.126.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Boulos Eid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.12166abstract" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05193590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre El Haddad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05193610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil Farah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Damaj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIS.2020.108344" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Henderson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Savall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Adams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2020.11424symposium" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02494456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00373" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabchoury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-11-2016-0236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.025.0076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Kobrossi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sawaya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donabelle Zakkour Tabchoury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Masry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01576933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Datry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415306v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Catherine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelazzo Plat Val&#233;rie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignet Lorella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.116.0127" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01693148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.089.0015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01016537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ron Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094428107308855" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8PSD7WVR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fr&#233;d&#233;ric Livian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roussillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266810v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Marty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04054084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duboisy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03786759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Khachan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.14462abstract" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bueno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ca&#239; Hillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Ellias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gephart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02799647v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03182303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Ann Rosile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01876347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01876341v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dorfler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Eisner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kelly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Abjean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rochat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634858v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P El Haddad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01223735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01009963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geparth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009248v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Worley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01070159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01068668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Worley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749841v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953211v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecoto Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01693160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Babey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coleu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Coudert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coursier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04139660v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Worley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776222v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484333v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779947v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780723v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gavin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2023.02.0098" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04646216v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buono" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800378520/book-part-9781800378520-18.xml" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/disputatio-au-coeur-du-management" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56663" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/56908" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56908" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guyot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/647-trait%C3%A9-du-management-socio-%C3%A9conomique.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0545" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0575" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03637232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Gourine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0595" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03637243v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.1206" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03012697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Boko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/505-les-m%C3%A9thodes-de-recherche-du-dba.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01693155v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638806v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aubl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383146v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/Decoding-the-Socio%E2%80%90Economic-Approach-to-Management" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341077v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140277v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222089v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01132145v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987033v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750226v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766481v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766449v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749805v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766482v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749828v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951408v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638272v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Talaszka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139868v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>