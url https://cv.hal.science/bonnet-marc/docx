--- v1 (2026-04-11)
+++ v2 (2026-05-22)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -451,265 +451,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04196000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la recherche-intervention socio-économique dans les contextes africains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahir Yanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 14 (1), pp.21-39. </w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 34 (1), pp.3-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/riso.014.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mss.034.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04657002v1</w:t>
+                <w:t xml:space="preserve">hal-04638245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de la recherche-intervention socio-économique dans les contextes africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahir Yanat</w:t>
+                <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Guillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 34 (1), pp.3-3. </w:t>
+              <w:t xml:space="preserve">Revue internationale des sciences de l'organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 14 (1), pp.21-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mss.034.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/riso.014.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638245v1</w:t>
+                <w:t xml:space="preserve">halshs-04657002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahir Yanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -750,2990 +750,2886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Guillon</w:t>
+                <w:t xml:space="preserve">A storytelling interpretation of the socio-economic theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Beeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mss.034.0003⟩</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 126 (4), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.126.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638438v1</w:t>
+                <w:t xml:space="preserve">hal-04008336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A storytelling interpretation of the socio-economic theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Betty Beeler</w:t>
+                <w:t xml:space="preserve">Editorial du numéro thématique &amp;quot;Responsabilité sociétale des Enseignants-chercheurs en management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahir Yanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Responsabilité sociétale des enseignants-chercheurs en management, 30 (30), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grhu.126.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04008336v1</w:t>
+                <w:t xml:space="preserve">hal-03277472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial du numéro thématique &amp;quot;Responsabilité sociétale des Enseignants-chercheurs en management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahir Yanat</w:t>
+                <w:t xml:space="preserve">Scientific consulting enables compatibility between AI &amp; human potential:How a Bank fights ML &amp; CFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Boulos Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (1), pp.12166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMBPP.2021.12166abstract⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277472v1</w:t>
+                <w:t xml:space="preserve">halshs-04708793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific consulting enables compatibility between AI &amp; human potential:How a Bank fights ML &amp; CFT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Boulos Eid</w:t>
+                <w:t xml:space="preserve">From Agile Leader to Agile Leadership: An OD Project in an International Company Operating in the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organization Development Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), pp.9-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5465/AMBPP.2021.12166abstract⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04708793v1</w:t>
+                <w:t xml:space="preserve">hal-05193590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Agile Leader to Agile Leadership: An OD Project in an International Company Operating in the Middle East</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre El Haddad</w:t>
+                <w:t xml:space="preserve">Discrepancies in information technology strategic alignment in healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleil Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamar Damaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization Development Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Business Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.273 - 292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJBIS.2020.108344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193590v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrepancies in information technology strategic alignment in healthcare</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">50 years of Management Consulting Division: taking stock and foresights about scholar-practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (1), pp.11424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMBPP.2020.11424symposium⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJBIS.2020.108344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05193610v1</w:t>
+                <w:t xml:space="preserve">halshs-04708812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50 years of Management Consulting Division: taking stock and foresights about scholar-practitioners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorisation de la recherche par l’expérimentation en entreprise. Cas du modèle de management socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (284), pp.149-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5465/AMBPP.2020.11424symposium⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04708812v1</w:t>
+                <w:t xml:space="preserve">hal-02494456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de la recherche par l’expérimentation en entreprise. Cas du modèle de management socio-économique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+                <w:t xml:space="preserve">Riding the Roller-Coaster of the Accreditation Process at Higher Education Institutions through Employees Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Sawaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donabelle Zakkour Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory and Practice of Socio-Economic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.36-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02494456v1</w:t>
+                <w:t xml:space="preserve">hal-01907980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité des écoles de management pour améliorer la santé au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Root Causes of Patient Delay in the Healthcare Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamil Kobrossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La responsabilité sociétale des écoles de management en France, 25, pp.76-92</w:t>
+              <w:t xml:space="preserve">Theory and Practice of Socio-Economic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.21-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159650v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming hidden conflicts into participation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responsabilité des écoles de management pour améliorer la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tabchoury</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 25 (2), pp.76-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.025.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JOCM-11-2016-0236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01907930v1</w:t>
+                <w:t xml:space="preserve">halshs-04657458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité des écoles de management pour améliorer la santé au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action research in a Family Business: Example of a Qualimetrics Intervention - Research Carried out in a Small Family Company in the Middle- East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Masry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theory and Practice of Socio-Economic Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.3-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04657458v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Root Causes of Patient Delay in the Healthcare Industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responsabilité des écoles de management pour améliorer la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Tabchoury</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Practice of Socio-Economic Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (2), pp.21-35</w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La responsabilité sociétale des écoles de management en France, 25, pp.76-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907965v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riding the Roller-Coaster of the Accreditation Process at Higher Education Institutions through Employees Engagement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Donabelle Zakkour Tabchoury</w:t>
+                <w:t xml:space="preserve">Transforming hidden conflicts into participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Practice of Socio-Economic Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JOCM-11-2016-0236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907980v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action research in a Family Business: Example of a Qualimetrics Intervention - Research Carried out in a Small Family Company in the Middle- East</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihane Masry</w:t>
+                <w:t xml:space="preserve">Contribution of the socio-economoic management control to steering balanced and sustainble company overall perfomace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tabchoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Practice of Socio-Economic Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (3), pp.3-20</w:t>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907945v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the socio-economoic management control to steering balanced and sustainble company overall perfomace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Voyant</w:t>
+                <w:t xml:space="preserve">Vers une responsabilité sociétale intégrée dans la stratégie des écoles de management : Projet de recherche-action avec un réseau d’écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Rive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frantz Datry</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parmentier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelazzo Plat Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pignet Lorella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society and Business Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116, pp.127-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.116.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576933v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01415306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une responsabilité sociétale intégrée dans la stratégie des écoles de management : Projet de recherche-action avec un réseau d’écoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Rive</w:t>
+                <w:t xml:space="preserve">Mobilisation des acteurs internes et prospective stratégique : cas d’expérimentation dans une PME d’ingénierie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pignet Lorella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/7 (89), pp.15-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.089.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/resg.116.0127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01415306v1</w:t>
+                <w:t xml:space="preserve">hal-01693148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation des acteurs internes et prospective stratégique : cas d’expérimentation dans une PME d’ingénierie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Voyant</w:t>
+                <w:t xml:space="preserve">Potential contribution of the socio-economic approach to management to a better integration of CSR norms and economic standards: Case study of a pastry company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.232-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.089.0015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01693148v1</w:t>
+                <w:t xml:space="preserve">halshs-04660923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can CSR be standardized Through a Socio-Economic &amp;quot; System wide Sustainable Social responsibility&amp;quot;?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Potential contribution of the socio-economic approach to management to a better integration of CSR norms and economic standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Péron</w:t>
+                <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society and Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.13</w:t>
+              <w:t xml:space="preserve">, 2014, CSR, standardization ans critical management, 9 (3), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016537v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential contribution of the socio-economic approach to management to a better integration of CSR norms and economic standards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Can CSR be standardized Through a Socio-Economic &amp;quot; System wide Sustainable Social responsibility&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Péron Michel</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society and Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, CSR, standardization ans critical management, 9 (3), pp.11</w:t>
+              <w:t xml:space="preserve">, 2014, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222078v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential contribution of the socio-economic approach to management to a better integration of CSR norms and economic standards: Case study of a pastry company</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Possible Contributions of Qualimetrics Intervention-Research Methodology to Action Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Péron Michel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society and Business Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.232-242</w:t>
+              <w:t xml:space="preserve">International Journal of Action Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04660923v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00949103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible Contributions of Qualimetrics Intervention-Research Methodology to Action Research</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution de la théorie socio-économique à l'audit de la qualité de vie au travail. Exemple d'un audit socio-économique dans une entreprise de chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Action Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, pp.27</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (38), pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949103v1</w:t>
+                <w:t xml:space="preserve">halshs-00949032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la théorie socio-économique à l'audit de la qualité de vie au travail. Exemple d'un audit socio-économique dans une entreprise de chimie</w:t>
+                <w:t xml:space="preserve">Regards croisés sur les problématiques humaines et organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8 (38), pp.12</w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949032v1</w:t>
+                <w:t xml:space="preserve">halshs-00951694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les problématiques humaines et organisationnelles</w:t>
+                <w:t xml:space="preserve">Assouplir les normes Le levier de l'harmonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.2</w:t>
+              <w:t xml:space="preserve">, 2009, 36, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00951694v1</w:t>
+                <w:t xml:space="preserve">halshs-00949034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assouplir les normes Le levier de l'harmonisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Emergence of Implicit Criteria Actually Used by Reviewers of Qualitative Research Articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organizational Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (3), pp.510-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094428107308855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00949034v1</w:t>
+                <w:t xml:space="preserve">halshs-04660942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emergence of Implicit Criteria Actually Used by Reviewers of Qualitative Research Articles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Frédéric Livian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organizational Research Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 31, 3-5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-04660942v1</w:t>
+                <w:t xml:space="preserve">hal-02311858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arbitrage entre autonomie et contrôle : la délégation concertée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31, 3-5 p</w:t>
+              <w:t xml:space="preserve">, 1999, n°29-30, pp.160-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311858v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage entre autonomie et contrôle : la délégation concertée</w:t>
+                <w:t xml:space="preserve">Arbitrage entre autonomie et contrôle : cas d'expérimentation de la méthode de délégation concertée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, n°29-30, pp.160-173</w:t>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266792v1</w:t>
+                <w:t xml:space="preserve">halshs-04660960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage entre autonomie et contrôle : cas d'expérimentation de la méthode de délégation concertée</w:t>
+                <w:t xml:space="preserve">Un nouveau métier: contremaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 5, pp.18-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04660960v1</w:t>
+                <w:t xml:space="preserve">hal-04266718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau métier: contremaître</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Impliquer les cadres dans la mise en œuvre stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 69 juillet-aout, pp.71-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3743,4596 +3639,4596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Necessity of Developing Ambidextrous Socio-Economic Management Reflexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISODC Conference 2024 - Navigating Uncertainty in Today’s World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISODC; ISEOR, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche socio-économique de l’insertion professionnelle des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journée François Perroux 2023 : « Des structures et des liens entre les hommes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Amis de François Perroux, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité sociétale des programmes de formation au management : le cas d’un master de formation en alternance à la vente et au management commercial à l’Université Lyon 3 / iaelyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duboisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Duboisy</w:t>
+                <w:t xml:space="preserve">Olivier Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès ADERSE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADERSE, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KYC Principles Embedded in AI-enabled Mobile Banking in the Face of Money-Laundering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Boulos Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Khachan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Seattle, Washington, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5465/AMBPP.2022.14462abstract⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small business in great economic difficulties which deployed a quality system according to SEAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on the Socio-Economic Approach to Management - Embracing the Complexity of Organizational Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEAM, May 2022, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scientific approach to Management Consulting : Qualimetrics Intervention Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Caï Hillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Caï Hillon</w:t>
+                <w:t xml:space="preserve">Rida Ellias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gephart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of Academy of Management : A virtual experience - 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Management, Aug 2021, New York (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden-Costs and Artificial Intelligence</w:t>
+                <w:t xml:space="preserve">Qualimetrics as an underpinning philosophy of science of the Socio-Economic Approach to Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCD / OCIS 2nd Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SUIBE, Aug 2020, Shanghai (&amp; virtuel), China</w:t>
+              <w:t xml:space="preserve">8th SEAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Duluth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710316v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualimetrics as an underpinning philosophy of science of the Socio-Economic Approach to Management</w:t>
+                <w:t xml:space="preserve">Hidden-Costs and Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th SEAM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Duluth, United States</w:t>
+              <w:t xml:space="preserve">MCD / OCIS 2nd Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUIBE, Aug 2020, Shanghai (&amp; virtuel), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799647v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenarrative collabor: Theater managers, actors and staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Horvath</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Betty Beeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M.Boje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Ann Rosile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th annual Quantum Storytelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Las Cruces, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding language as a mediating tool in cross-boundary collaboration : The case of managers and actors working together to save a theater company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Beeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème colloque EGOS (European Group for Organizational Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2018, Talinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of antenarratives in collaborative processes : lessons from a socio-economic intervention in a theater company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Beeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque et séminaire doctoral international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEOR (Institut de Socio-Économie des Entreprises et des Organisations), Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Knowledge Responsibly During Doctoral Studies, Professional Development Workshop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+                <w:t xml:space="preserve">Investissement incorporel en prévention des risques d’exclusion : le cas de l’insertion socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïg Abjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Colloque ORIANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORIANE, Sep 2017, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634961v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the interface with Practitioners : Professional Doctorates, Professional Development Workshop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Socioeconomic Approach to Management: Methodological Positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tabchoury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634852v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement incorporel en prévention des risques d’exclusion : le cas de l’insertion socio-économique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Évaluer la performance cachée des structures d’insertion par l’économique pour mieux piloter l’investissement en prévention de l’exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Abjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ORIANE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ORIANE, Sep 2017, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Congrès IIC en partenariat avec ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710445v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la performance cachée des structures d’insertion par l’économique pour mieux piloter l’investissement en prévention de l’exclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annaïg Abjean</w:t>
+                <w:t xml:space="preserve">Creating Knowledge Responsibly During Doctoral Studies, Professional Development Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IIC en partenariat avec ISEOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEOR, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710451v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Socioeconomic Approach to Management: Methodological Positioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">At the interface with Practitioners : Professional Doctorates, Professional Development Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dorfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab Eisner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634858v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode et outil de contractualisation pour stimuler l’implication des médecins dans le management des équipes et le développement organisationnel des hôpitaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frantz Datry</w:t>
+                <w:t xml:space="preserve">Opening the governance of relationships between academic and practitioners through DBA programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALASS 2015 - italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ancona, Italie</w:t>
+              <w:t xml:space="preserve">Congrès Academy Of Management, AOM, Vancouver, 7-11 août 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199872v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the governance of relationships between academic and practitioners through DBA programs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Péron</w:t>
+                <w:t xml:space="preserve">Méthode et outil de contractualisation pour stimuler l’implication des médecins dans le management des équipes et le développement organisationnel des hôpitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre François</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Academy Of Management, AOM, Vancouver, 7-11 août 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">CALASS 2015 - italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ancona, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073314v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DBAs AND PROFESSIONAL DOCTORATES DRAWING ON THE QUALIMETRICS RESEARCH METHOD A CONTRIBUTION TO CLOSING THE THEORY AND PRACTICE MANAGEMENT RESEARCH GAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence et séminaire international sur les méthodes de recheche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORGANIZATIONAL DEVELOPMENT AND MEASUREMENT: TOWARD A NEW DIRECTION</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Enhancing Organizational Agility Through Socio-Economic Management Consulting: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Worley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque et séminaire doctoral international de l'ISEOR - AOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. pp.17</w:t>
+              <w:t xml:space="preserve">SECOND CONFERENCE ON SOCIO-ECONOMIC APPROACH TO MANAGEMENT (Minneapolis - USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, United States. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009963v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENHANCING ORGANIZATIONAL AGILITY THROUGH SOCIO-ECONOMIC MANAGEMENT CONSULTING: A CASE STUDY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'articulation entre les compétences professionnelles, l'implication des acteurs, la qualité et la sécurité des patients. Application à deux services d'urgence au Liban et au Mexique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chris Worley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque et séminaire doctoral international de l'ISEOR - AOM (Academy Of Management) - Divisions ODC &amp; MC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. pp.24</w:t>
+              <w:t xml:space="preserve">Congrès ALASS - Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Espagne. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01009248v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of MC to creating words to integrate ISO 26000 norms and economic constrainsts</w:t>
+                <w:t xml:space="preserve">ENHANCING ORGANIZATIONAL AGILITY THROUGH SOCIO-ECONOMIC MANAGEMENT CONSULTING: A CASE STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Péron</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Worley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AOM Conference - USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, France. pp.20</w:t>
+              <w:t xml:space="preserve">5ème Colloque et séminaire doctoral international de l'ISEOR - AOM (Academy Of Management) - Divisions ODC &amp; MC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070159v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01009248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation entre les compétences professionnelles, l'implication des acteurs, la qualité et la sécurité des patients. Application à deux services d'urgence au Liban et au Mexique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of MC to creating words to integrate ISO 26000 norms and economic constrainsts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ALASS - Espagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Espagne. pp.20</w:t>
+              <w:t xml:space="preserve">AOM Conference - USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068668v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Organizational Agility Through Socio-Economic Management Consulting: A Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ORGANIZATIONAL DEVELOPMENT AND MEASUREMENT: TOWARD A NEW DIRECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Geparth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Worley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECOND CONFERENCE ON SOCIO-ECONOMIC APPROACH TO MANAGEMENT (Minneapolis - USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, United States. pp.31</w:t>
+              <w:t xml:space="preserve">5ème colloque et séminaire doctoral international de l'ISEOR - AOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00986857v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Ethnostatistics to Qualimetrics: The Case of a Lebanese Hospital Management Control Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Comptabilité, audit et contrôle des coûts - IIC Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00949699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of qualimetrics intervention-research to action-research processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">COMMENT MANAGER LE COUPLE [ORGANISATION-TERRITOIRE], CREUSET DE LA PERFORMANCE DURABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque et Séminaire Doctoral International sur le Développement Organisationnel et la conduite du Changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. pp.7</w:t>
+              <w:t xml:space="preserve">Colloque "États généraux du Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00749841v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMMENT MANAGER LE COUPLE [ORGANISATION-TERRITOIRE], CREUSET DE LA PERFORMANCE DURABLE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Contribution of qualimetrics intervention-research to action-research processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "États généraux du Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, France. pp.15</w:t>
+              <w:t xml:space="preserve">4ème Colloque et Séminaire Doctoral International sur le Développement Organisationnel et la conduite du Changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00759829v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité active stratégique : le cas d'une entreprise familiale belge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque et séminaire doctoral international sur le développement et la conduite du changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00750279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon et Aristote pour mieux comprendre les sources épistémologiques de la théorie du management socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ISEOR - AOM Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00953211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of socio-economic management research: Going beyond the triple bottom line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque et séminaire doctoral international sur les méthodologies de recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">contribution of qualimetrics intervention-research methodology to transorganizational development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque international et consortium doctoral sur le développement et la conduite de changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomorfismo disfunctional : de la pequeña a la gran empresa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+                <w:t xml:space="preserve">From Intervention Research Projects to Societal Creativity and Innovation - Example of Innovative policies aimed at Enhancing Employability of workers Facing Illiteracy Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoto François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Hidalgo Mexique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Francia. pp.27</w:t>
+              <w:t xml:space="preserve">Sub-theme 04: (SWG) Fostering organizational and societal novelty through action research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00749979v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00742055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of knowledge and research results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès EGOS - Barcelone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Spain. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Intervention Research Projects to Societal Creativity and Innovation - Example of Innovative policies aimed at Enhancing Employability of workers Facing Illiteracy Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Barthe</w:t>
+                <w:t xml:space="preserve">Conditions governing the performance of employment and environmental standards socioeconomic considerations and proposals based on case histories from cheminals and food manufacturing industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Péron Michel</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sub-theme 04: (SWG) Fostering organizational and societal novelty through action research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Colloque International et consortium doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00742055v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions governing the performance of employment and environmental standards socioeconomic considerations and proposals based on case histories from cheminals and food manufacturing industries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Isomorfismo disfunctional : de la pequeña a la gran empresa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International et consortium doctoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp.14</w:t>
+              <w:t xml:space="preserve">Université de Hidalgo Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Francia. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00749993v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau du contrat social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Babey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Babey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+                <w:t xml:space="preserve">Denis Coleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Coleu</w:t>
+                <w:t xml:space="preserve">Georges Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Coudert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Coursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis, 2019, 978-2-7110-3132-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socially Responsible Capitalism and Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2017, 978-1-138-28200-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprises, Valeur(s) et Prospérité : le capitalisme socialement responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition Economica, 2016, 978-2917078518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capitalisme socialement responsable existe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">218 p., 2015, Col. Gestion en liberté, 978-2-84769-840-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming Agile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher G Worley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Savall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management socio-économique - une approche innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, pp.452, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Releasing the untapped potential of enterprises through socio-economic management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mejorar los desempeños ocultos de las empresas a través de una gestión socioeconómica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ILO-BIT (Geneva), pp.180, 2008</w:t>
+              <w:t xml:space="preserve">ILO-BIT (Ginebra), pp.180, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00780720v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejorar los desempeños ocultos de las empresas a través de una gestión socioeconómica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ILO-BIT (Ginebra), pp.180, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03484333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mejorar los desempeños ocultos de las empresas a través de una gestión socioeconómica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Libérer les performances cachées des entreprises par un management socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ILO-BIT (Ginebra), pp.180, 2008</w:t>
+              <w:t xml:space="preserve">ILO-BIT (Genève), pp.180, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00779947v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libérer les performances cachées des entreprises par un management socio-économique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Releasing the untapped potential of enterprises through socio-economic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ILO-BIT (Genève), pp.180, 2008</w:t>
+              <w:t xml:space="preserve">ILO-BIT (Geneva), pp.180, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00779941v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00780720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de recherche innovantes pour créer des connaissances valides et opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISEOR, pp.1097, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00780723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8342,3402 +8238,3535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues scientifiques entre Françoise Chevalier et l’ISEOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'humaniste passionnée par le terrain Hommage au Professeur Françoise Chevalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.98-105, 2024, 978-2-37687-815-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.kalik.2023.02.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04857182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualimetric intervention-research as an approach to studying organizational change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Savall, Véronique Zardet et l’équipe ISEOR : La théorie socio-économique du management de la qualité intégrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Research Methods in Organizational Change</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grands Auteurs et Influenceurs de la Qualité : Théorie et appréhension pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLIPSE, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646216v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Savall, Véronique Zardet et l’équipe ISEOR : La théorie socio-économique du management de la qualité intégrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualimetric intervention-research as an approach to studying organizational change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Buono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David B. Szabla; David Coghlan; William Pasmore; Jennifer Y. Kim. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grands Auteurs et Influenceurs de la Qualité : Théorie et appréhension pratique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Research Methods in Organizational Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.150-171, 2023, 9781800378520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800378520.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072269v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la reconnaissance de la valeur du don - Un parcours au sein de la section 06 du CNU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la reconnaissance de la valeur du don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+                <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Deville</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">in Aude Deville et al. (dir.). </w:t>
+              <w:t xml:space="preserve">Aude Deville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La disputatio au cœur du management</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La disputatio au coeur du management: débats et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire d'Aix-Marseille, 2022, 9791032003640</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904956v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche à forts impacts sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Husser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Goter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Aude Deville; Jérôme Dupuis; Jean‑Fabrice Lebraty; et al. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La disputatio au cœur du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence; Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-130, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.56908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la reconnaissance de la valeur du don</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la reconnaissance de la valeur du don - Un parcours au sein de la section 06 du CNU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+                <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Deville</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aude Deville. </w:t>
+              <w:t xml:space="preserve">in Aude Deville et al. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La disputatio au coeur du management: débats et controverses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La disputatio au cœur du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires d’Aix-Marseille Université - Presses universitaires de Provence (PUP)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-48, 2022, Travail et gouvernance, 9791032003640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.56663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418495v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des modèles des écoles de management (Chapitre 45)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des écoles de management pour accompagner les transformations d’une profession et de la société. Cas de l’École des Hautes Études d’Assurance en Algérie (chapitre 50)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Gourine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS - Management &amp; Société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.595-603, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions EMS - Management &amp; Société</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635973v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accentuer les impacts managériaux de la recherche en management. Vers des formations doctorales en management associant académiques et praticiens (Chapitre 48).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chabanne-Rive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EMS - Management &amp; Société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.575-584, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des écoles de management pour accompagner les transformations d’une profession et de la société. Cas de l’École des Hautes Études d’Assurance en Algérie (chapitre 50)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution des modèles des écoles de management (Chapitre 45)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Gourine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Henri Savall; Véronique Zardet (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EMS - Management &amp; Société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.595-603, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0595⟩</w:t>
+              <w:t xml:space="preserve">, pp.545-552, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.0545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637232v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capitalisme socialement responsable, environnement pertinent du management socio-économique (Chapitre 113)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Henri Savall;; Véronique Zardet (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité du management socio-économique, Théorie et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EMS - Management &amp; Société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1206-1216, 2021, Col. Management socio-économique et recherche-intervention, 978-2-37687-470-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.saval.2021.01.1206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 13. Pratiquer une recherche-intervention qualimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Boko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les méthodes de recherche du DBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EMS, Management &amp; Société, Collection Business Science Institute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-250, 2018, 978-2-37687-179-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau du système de formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Jean-Paul Babey, Marc Bonnet, Denis Couleu et al. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le renouveau du contrat social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.69-72, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction vitale de vente et raison d'être des organisations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+                <w:t xml:space="preserve">Quelles tendances innovantes dans l'approche et les méthodes commerciales des entreprises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation commerciale : tous vendeurs dans les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638341v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles tendances innovantes dans l'approche et les méthodes commerciales des entreprises ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Aublé</w:t>
+                <w:t xml:space="preserve">Fonction vitale de vente et raison d'être des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation commerciale : tous vendeurs dans les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638806v1</w:t>
+                <w:t xml:space="preserve">hal-01638341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Organizational Agility Through Socio-Economic Management Consulting</w:t>
+                <w:t xml:space="preserve">An Example of a Laboratory in the Field of Management Intervention-research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zardet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Conbere John, Savall Henri, Heorhiadi Alla (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decoding The Socio-Economic Approach to Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAP - Information Age Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.163-183, 2016, Research in Management Consulting, 978-1-68123-251-5</w:t>
+              <w:t xml:space="preserve">, pp.85-105, 2016, 978-1-68123-251-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383146v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portage de la RSE par les acteurs internes : le réveil nécessaire de la sensibilité économique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La comptabilité en action </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09140-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Example of a Laboratory in the Field of Management Intervention-research</w:t>
+                <w:t xml:space="preserve">Enhancing Organizational Agility Through Socio-Economic Management Consulting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Péron Michel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Conbere John, Savall Henri, Heorhiadi Alla (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decoding The Socio-Economic Approach to Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAP - Information Age Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.85-105, 2016, 978-1-68123-251-5</w:t>
+              <w:t xml:space="preserve">, pp.163-183, 2016, Research in Management Consulting, 978-1-68123-251-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383136v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COOPERATION ACROSS HOSPITALS: Enhancing Quality While Reducing Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tabchoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited: The Evolving Nature of SEAM in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAP - Information Age Publishing, pp.287-303, 2015, Research in Management Consulting, 978-1-68123-161-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE IMPORTANCE OF THE QUALIMETRICS MEASUREMENT METHODOLOGY IN ASSESSING THE IMPACT OF SOCIO-ECONOMIC INTERVENTION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Geparth</w:t>
+                <w:t xml:space="preserve">Évaluation des méthodes des agences de notation - Note dégradée sous perspective négative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited: The Evolving Nature of SEAM in the 21st Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research in Management Consulting, IAP - Information Age Publishing, pp.119-130, 2015, 978-1-68123-161-7</w:t>
+              <w:t xml:space="preserve">Dynamique normative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140277v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des méthodes des agences de notation - Note dégradée sous perspective négative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Péron Michel</w:t>
+                <w:t xml:space="preserve">THE IMPORTANCE OF THE QUALIMETRICS MEASUREMENT METHODOLOGY IN ASSESSING THE IMPACT OF SOCIO-ECONOMIC INTERVENTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Geparth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buono Anthony F., Henri Savall (eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique normative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">The Socio-Economic Approach to Management Revisited: The Evolving Nature of SEAM in the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research in Management Consulting, IAP - Information Age Publishing, pp.119-130, 2015, 978-1-68123-161-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222089v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualimetrics Intervention Research</w:t>
+                <w:t xml:space="preserve">The history of SEAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Péron Michel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The sage encyclopedia of Action research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, volume 2, 2014</w:t>
+              <w:t xml:space="preserve">Facilitating the Socio-Economic Approach to Management - Results of the first SEAM Conference in North America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAP Information Age Publishing, pp.10, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132145v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The history of SEAM</w:t>
+                <w:t xml:space="preserve">Qualimetrics Intervention Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Savall</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péron Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facilitating the Socio-Economic Approach to Management - Results of the first SEAM Conference in North America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAP Information Age Publishing, pp.10, 2014</w:t>
+              <w:t xml:space="preserve">The sage encyclopedia of Action research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, volume 2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00987033v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible Contributions of Qualimetrics Intervention-Research Metodology to Action Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Développer la force et la réussite stratégique de l'entreprise par une démarche socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Action Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rainer Hampp Verlag, pp.29, 2012</w:t>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Robert Paturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUP, pp.12, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00750226v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la force et la réussite stratégique de l'entreprise par une démarche socio-économique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Possible Contributions of Qualimetrics Intervention-Research Metodology to Action Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l'honneur de Robert Paturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUP, pp.12, 2012</w:t>
+              <w:t xml:space="preserve">International Journal of Action Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rainer Hampp Verlag, pp.29, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00766481v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLOBAL IT gestion socio-économique des ressources humaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Une approche socio-économique de la prospective des métiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques de la GRH dans les pays francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.8, 2010</w:t>
+              <w:t xml:space="preserve">Management et Métier : visions d'experts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Quarto - EMS, pp.12, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00749821v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rewiew of two Major Global and Internationl Approaches to Organizational Change : SEAM and appreciative Inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Development Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ODJ, pp.8, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification actuelle de la tétranormalisation : risques et bonnes pratiques émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes : origines et conséquences des crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.12, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche socio-économique de la prospective des métiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L'entreprise face aux normes et à la tétranormalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management et Métier : visions d'experts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In Quarto - EMS, pp.12, 2010</w:t>
+              <w:t xml:space="preserve">Ethique et responsabilité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.12, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00766482v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise face aux normes et à la tétranormalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">GLOBAL IT gestion socio-économique des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethique et responsabilité sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, pp.12, 2010</w:t>
+              <w:t xml:space="preserve">Pratiques de la GRH dans les pays francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.8, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00766487v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie socio-économique des organisations et tétranormalisation : perpétuer l'oeuvre de François Perroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Hommes et le management : des réponses à la crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.20, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of Implicit Criteria Actually Utilized by Reviewers of Qualitive Research Articles : case of a European Journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Organizational Research Methods - AOM (États-Unis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Organizational Research Methods - AOM (États-Unis), pp.42, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenariat public-privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment vivre ensemble : conditions économiques de la démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iseor éditeur, pp.20, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00951408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervening in a multinational company</w:t>
+                <w:t xml:space="preserve">Socio-Economic intervention as integrated training action for intermediate supervisory staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Talaszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-Economic Intervention in Organizations</w:t>
+              <w:t xml:space="preserve">Socio-Economic intervention in Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638272v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Economic intervention as integrated training action for intermediate supervisory staff</w:t>
+                <w:t xml:space="preserve">Intervening in a multinational company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Talaszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-Economic intervention in Organizations</w:t>
+              <w:t xml:space="preserve">Socio-Economic Intervention in Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01638276v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disputio au coeur du management : vers la reconnaissance de la valeur du don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11986,51 +12015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.134.0040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.047.0071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.014.0021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Yanat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.034.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04008336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Horvath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Beeler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.126.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Boulos Eid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.12166abstract" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05193590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre El Haddad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05193610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil Farah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Damaj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIS.2020.108344" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Henderson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Savall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Adams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2020.11424symposium" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02494456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00373" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabchoury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-11-2016-0236" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.025.0076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Kobrossi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sawaya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donabelle Zakkour Tabchoury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Masry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01576933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Datry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415306v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Catherine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelazzo Plat Val&#233;rie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignet Lorella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.116.0127" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01693148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.089.0015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01016537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ron Michel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951694v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949034v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094428107308855" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8PSD7WVR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fr&#233;d&#233;ric Livian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roussillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266718v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266810v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Marty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04054084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duboisy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03786759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Khachan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.14462abstract" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bueno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ca&#239; Hillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Ellias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gephart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02799647v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03182303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Ann Rosile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01876347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01876341v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dorfler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Eisner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guzman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kelly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Abjean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rochat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634858v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P El Haddad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01223735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01009963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geparth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009248v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Worley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01070159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01068668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986857v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Worley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749841v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953211v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecoto Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01693160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Babey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coleu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Coudert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coursier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04139660v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221275v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Worley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776222v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484333v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779947v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780723v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gavin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2023.02.0098" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04646216v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buono" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800378520/book-part-9781800378520-18.xml" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072269v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904956v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/disputatio-au-coeur-du-management" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56663" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/56908" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56908" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guyot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/647-trait%C3%A9-du-management-socio-%C3%A9conomique.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0545" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0575" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03637232v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Gourine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0595" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03637243v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.1206" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03012697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Boko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/505-les-m%C3%A9thodes-de-recherche-du-dba.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01693155v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638806v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aubl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383146v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/Decoding-the-Socio%E2%80%90Economic-Approach-to-Management" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341077v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140277v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222089v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01132145v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987033v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750226v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766481v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749821v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766449v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749805v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766482v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766487v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749828v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951408v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638272v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Talaszka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638276v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139868v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyuan Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/grhu.134.0040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.047.0071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahir Yanat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.034.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zardet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riso.014.0021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04008336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Horvath" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Beeler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.126.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Boulos Eid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2021.12166abstract" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05193590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre El Haddad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05193610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleil Farah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Damaj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIS.2020.108344" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Henderson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanders" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Savall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Adams" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2020.11424symposium" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02494456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00373" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sawaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donabelle Zakkour Tabchoury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Kobrossi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabchoury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.025.0076" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Masry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01907930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-11-2016-0236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01576933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Datry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rive" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Catherine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelazzo Plat Val&#233;rie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pignet Lorella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.116.0127" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01693148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.089.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Zardet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ron Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01016537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;ron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094428107308855" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-8PSD7WVR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fr&#233;d&#233;ric Livian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roussillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Marty" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970616v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04054084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duboisy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03786759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Khachan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2022.14462abstract" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bueno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ca&#239; Hillon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Ellias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gephart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02799647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03182303v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M.Boje" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Ann Rosile" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01876347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01876341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Abjean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rochat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634858v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P El Haddad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710451v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634852v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dorfler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Eisner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guzman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kelly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Noguera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199872v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01223735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986857v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Worley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01068668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009248v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Worley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01070159v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01009963v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geparth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759829v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749841v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750279v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00953211v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749860v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749946v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742055v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecoto Fran&#231;ois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749993v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01693160v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Babey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coleu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Coudert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coursier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01629289v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04139660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221275v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221298v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Worley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776222v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779947v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484333v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779941v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780723v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gavin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857182v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2023.02.0098" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04072269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04646216v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Buono" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800378520/book-part-9781800378520-18.xml" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800378520.00018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Husser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/56908" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56908" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904956v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/disputatio-au-coeur-du-management" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56663" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03637232v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Gourine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/647-trait%C3%A9-du-management-socio-%C3%A9conomique.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0595" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635976v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chabanne-Rive" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0575" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635973v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guyot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0545" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03637243v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.1206" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03012697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Boko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/505-les-m%C3%A9thodes-de-recherche-du-dba.html" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01693155v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aubl&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638341v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/Decoding-the-Socio%E2%80%90Economic-Approach-to-Management" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01341077v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01383146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01222089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140277v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01132145v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766481v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750226v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766449v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766487v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749821v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749828v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766465v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951408v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638276v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01638272v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Talaszka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696149v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139868v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>