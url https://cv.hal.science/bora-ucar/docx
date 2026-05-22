--- v0 (2026-04-30)
+++ v1 (2026-05-22)
@@ -3164,204 +3164,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block triangular preconditioners for M-matrices and Markov chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Benzi</w:t>
+                <w:t xml:space="preserve">Heuristics for scheduling file-sharing tasks on heterogeneous systems with distributed repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamer Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cevdet Aykanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Transactions on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26, pp.209--227</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67, pp.271--285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803523v1</w:t>
+                <w:t xml:space="preserve">hal-00803511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for scheduling file-sharing tasks on heterogeneous systems with distributed repositories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamer Kaya</w:t>
+                <w:t xml:space="preserve">Block triangular preconditioners for M-matrices and Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Benzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cevdet Aykanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 67, pp.271--285</w:t>
+              <w:t xml:space="preserve">Electronic Transactions on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.209--227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803511v1</w:t>
+                <w:t xml:space="preserve">hal-00803523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel image restoration using surrogate constraint methods</w:t>
               </w:r>
@@ -3952,243 +3952,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and effective methods for variant selection</w:t>
+                <w:t xml:space="preserve">Semi-Streaming Algorithms for Hypergraph Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srinivas Aluru</w:t>
+                <w:t xml:space="preserve">Henrik Reinstädtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">S M Ferdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Pothen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schulz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ACM Conference on Bioinformatics, Computational Biology, and Health Informatics (BCB 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Philadelphie, PA, United States</w:t>
+              <w:t xml:space="preserve">ESA 2025 - European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Theoretical Computer Science (EATCS), Sep 2025, Warsaw (POLAND), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237949v1</w:t>
+                <w:t xml:space="preserve">hal-04966763v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Streaming Algorithms for Hypergraph Matching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient and effective methods for variant selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S M Ferdous</w:t>
+                <w:t xml:space="preserve">Srinivas Aluru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Pothen</w:t>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Schulz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2025 - European Symposium on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Theoretical Computer Science (EATCS), Sep 2025, Warsaw (POLAND), Poland</w:t>
+              <w:t xml:space="preserve">16th ACM Conference on Bioinformatics, Computational Biology, and Health Informatics (BCB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Philadelphie, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966763v3</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal matching pursuit-based algorithms for the Birkhoff-von Neumann decomposition</w:t>
               </w:r>
@@ -4269,51 +4269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Edge Orientation Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Reinstädtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,580 +5102,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering fast almost optimal algorithms for bipartite graph matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Panagiotas</w:t>
+                <w:t xml:space="preserve">Matrix symmetrization and sparse direct solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Portase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2020 - European Symposium on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">CSC 2020 - SIAM Workshop on Combinatorial Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Seattle, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463717v3</w:t>
+                <w:t xml:space="preserve">hal-02417778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix symmetrization and sparse direct solvers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raluca Portase</w:t>
+                <w:t xml:space="preserve">Engineering fast almost optimal algorithms for bipartite graph matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Panagiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSC 2020 - SIAM Workshop on Combinatorial Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Seattle, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">ESA 2020 - European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417778v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463717v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective heuristics for matchings in hypergraphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Panagiotas</w:t>
+                <w:t xml:space="preserve">High performance tensor-vector multiplication on shared-memory systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert-Jan Yzelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEA2 2019 - International Symposium on Experimental Algorithms - Special Event</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PPAM 2019 - 13th International Conference on Parallel Processing and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bialystok, Poland. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417475v1</w:t>
+                <w:t xml:space="preserve">hal-02332496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance tensor-vector multiplication on shared-memory systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filip Pawlowski</w:t>
+                <w:t xml:space="preserve">Efficient and effective sparse tensor reordering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ümit V. Çatalyürek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimeng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPAM 2019 - 13th International Conference on Parallel Processing and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICS 2019 - ACM International Conference on Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Phoenix, United States. pp.227-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3330345.3330366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332496v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and effective sparse tensor reordering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiajia Li</w:t>
+                <w:t xml:space="preserve">Effective heuristics for matchings in hypergraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamer Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Panagiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICS 2019 - ACM International Conference on Supercomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Phoenix, United States. pp.227-237, </w:t>
+              <w:t xml:space="preserve">SEA2 2019 - International Symposium on Experimental Algorithms - Special Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kalamata, Greece. pp.248-264, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3330345.3330366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34029-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306569v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable clustering-based task scheduler for homogeneous processors using DAG partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf M. Özkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6166,351 +6166,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-Balanced Local Time Stepping for Large-Scale Wave Propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olaf Schenk</w:t>
+                <w:t xml:space="preserve">Fast and high quality topology-aware task mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Deveci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamer Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcus J. Grote</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit V. Catalyurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.925--935</w:t>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159687v1</w:t>
+                <w:t xml:space="preserve">hal-01159677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and high quality topology-aware task mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamer Kaya</w:t>
+                <w:t xml:space="preserve">Semi-two-dimensional partitioning for parallel sparse matrix-vector multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enver Kayaaslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Umit V. Catalyurek</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cevdet Aykanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">PCO2015 (IPDPSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.1125--1134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159677v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-two-dimensional partitioning for parallel sparse matrix-vector multiplication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enver Kayaaslan</w:t>
+                <w:t xml:space="preserve">Load-Balanced Local Time Stepping for Large-Scale Wave Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rietmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cevdet Aykanat</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus J. Grote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCO2015 (IPDPSW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.1125--1134</w:t>
+              <w:t xml:space="preserve">29th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. pp.925--935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159692v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining backward and forward recovery to cope with silent errors in iterative solvers</w:t>
               </w:r>
@@ -7405,51 +7405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-matching algorithms for scheduling parallel tasks under resource constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Langguth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9543,190 +9543,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of a random directed graph model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamer Kaya</w:t>
+                <w:t xml:space="preserve">Efficient parallel sparse tensor contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-9540, Inria Lyon. 2024</w:t>
+              <w:t xml:space="preserve">RR-9551, Inria Lyon. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428417v2</w:t>
+                <w:t xml:space="preserve">hal-04659658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient parallel sparse tensor contraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somesh Singh</w:t>
+                <w:t xml:space="preserve">Connectivity of a random directed graph model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamer Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">RR-9551, Inria Lyon. 2024</w:t>
+              <w:t xml:space="preserve">RR-9540, Inria Lyon. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659658v2</w:t>
+                <w:t xml:space="preserve">hal-04428417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms and data structures for hyperedge queries</w:t>
               </w:r>
@@ -9899,263 +9899,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable clustering-based task scheduler for homogeneous processors using DAG partitioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Acyclic partitioning of large directed acyclic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Yusuf Özkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Herrmann</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamer Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ümit V. Çatalyürek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9185, Inria Grenoble Rhône-Alpes. 2018, pp.1-34</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9163, Inria - Research Centre Grenoble – Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817501v3</w:t>
+                <w:t xml:space="preserve">hal-01744603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic partitioning of large directed acyclic graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A scalable clustering-based task scheduler for homogeneous processors using DAG partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf M. Özkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bora Uçar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ümit V. Çatalyürek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9185, Inria Grenoble Rhône-Alpes. 2018, pp.1-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Yusuf Özkaya</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01744603v1</w:t>
+                <w:t xml:space="preserve">hal-01817501v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective heuristics for matchings in hypergraphs</w:t>
               </w:r>
@@ -10443,51 +10443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On matrix symmetrization and sparse direct solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Portase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10535,51 +10535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with silent errors in HPC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Fasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12232,51 +12232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariful Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora Uçar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Pothen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12884,51 +12884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F131785"/>
+    <w:nsid w:val="4CB69AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13115,51 +13115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bora-ucar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4960-3545" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185655491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877502v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lesens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E. Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesh Singh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3557750" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743802v6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamer Kaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.07.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568421" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02991204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Eswar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurrahman Ya&#351;ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Young" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3418077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02306566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf M. &#214;zkaya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit V. &#199;ataly&#252;rek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1176865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Pawlowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Jan Yzelman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2019.02.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586245v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2018.05.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397464v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1102744" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enver Kayaaslan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.09.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cevdet Aykanat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1105591" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318486v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Benzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2016-0040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fasi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2016.04.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270331v6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2016.02.023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071414v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.10.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Deveci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit V. Catalyurek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.12.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569250v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A. Knight" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110825753" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langguth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Manne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.12.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567970v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110825443" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain S. Duff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henry Rouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Duff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2049673.2049677" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eray Ozkural" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.32" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00536961v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080737770" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00536959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.12.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TJ8W6P2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00536955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080720036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00381907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962640900033X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkant B. Cambazoglu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa &#199;elebi Pinar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Malas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803507v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060662459" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Ikinci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807276v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Chhabra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Wilwert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Aluru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966763v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Reinst&#228;dtler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Ferdous" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pothen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500014v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2024.97" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04146298v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03612360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03404798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC53243.2021.00021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03210915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Angriman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Meyerhenke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976830.4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Ta&#351;yaran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Demireller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910997v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Paw&#322;owski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob H Bisseling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Jan N Yzelman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02350734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463717v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417778v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Portase" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34029-2_17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02332496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02306569v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimeng Sun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330345.3330366" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740403v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975215.6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01918744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159687v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rietmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Schenk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Grote" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159679v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148202v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807591.2807624" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2014.63" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111292v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Grandjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2014.10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55195-6_16" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923447v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichitaro Yamazaki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoye S. Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_84" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2013.11" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738393v5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2013.30" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763565v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.81" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2012.77" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789660v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29737-3_38" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945078v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jacquelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786551v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996014.1996022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580434v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqua d'Ambra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Di Serafino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Filippone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gentile" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786561v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00529088v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.92" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomila Slavova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786567v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786563v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807275v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807377v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05006840v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob H. Bisseling" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985427v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Elbek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04428417v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659658v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127673v4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02123526v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817501v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744603v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yusuf &#214;zkaya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924180v5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562399v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397299v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398951v4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111707v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242327v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219316v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932882v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795429v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821523v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877211v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739360v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797207v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945066v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567129v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251953v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ajwani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Casel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chevalier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00527462v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00411638v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415503v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assefaw H. Gebremedhin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik G. Boman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974690" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304457v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Azad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304449v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3329082.3329086" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Jan N. Yzelman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803490v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02377874v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9baf1bc03292dbadf5b5b50a9d65bdb1d38c9981;origin=https://gitlab.inria.fr/bora-ucar/matchmaker.git;visit=swh:1:snp:7e6827b13c64ee91add458723f068e1b5031d947;anchor=swh:1:rev:50b09f54e9c4255c1a7becfce54d088940124149" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bora-ucar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4960-3545" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185655491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877502v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lesens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E. Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somesh Singh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2025.3557750" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743802v6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamer Kaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Panagiotas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.07.016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568421" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02991204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Eswar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurrahman Ya&#351;ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Young" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3418077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02306566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf M. &#214;zkaya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit V. &#199;ataly&#252;rek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1176865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Pawlowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Jan Yzelman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2019.02.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586245v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2018.05.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397464v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kaya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1102744" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enver Kayaaslan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.09.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cevdet Aykanat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1105591" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318486v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Benzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2016-0040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fasi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocs.2016.04.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270331v6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2016.02.023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071414v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2014.10.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Deveci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit V. Catalyurek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2014.12.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2015.06.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00569250v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A. Knight" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110825753" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Langguth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Manne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.12.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567970v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110825443" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain S. Duff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henry Rouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Duff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2049673.2049677" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eray Ozkural" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.32" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00536961v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080737770" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00536959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.12.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TJ8W6P2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00536955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080720036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00381907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962640900033X" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkant B. Cambazoglu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa &#199;elebi Pinar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Malas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803507v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060662459" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Ikinci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807276v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Chhabra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Wilwert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966763v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Reinst&#228;dtler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Ferdous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pothen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237949v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Aluru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500014v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2024.97" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04146298v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03612360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03404798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC53243.2021.00021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03210915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Angriman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Meyerhenke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976830.4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Ta&#351;yaran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Demireller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02910997v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Paw&#322;owski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob H Bisseling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Jan N Yzelman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02350734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Portase" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463717v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02332496v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02306569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimeng Sun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3330345.3330366" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34029-2_17" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02082794v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740403v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975215.6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01918744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.101" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159692v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159687v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rietmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Schenk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J. Grote" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159679v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148202v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807591.2807624" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2014.63" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111292v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Grandjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2014.10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55195-6_16" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923447v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichitaro Yamazaki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoye S. Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_84" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2013.11" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00738393v5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2013.30" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763565v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2012.81" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2012.77" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789660v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29737-3_38" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945078v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jacquelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786551v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996014.1996022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580434v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqua d'Ambra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Di Serafino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Filippone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gentile" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786561v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00529088v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.92" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomila Slavova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786567v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786563v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807275v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807377v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05006840v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob H. Bisseling" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985427v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Elbek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659658v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04428417v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127673v4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02123526v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744603v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yusuf &#214;zkaya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817501v3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924180v5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01562399v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397299v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398951v4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Sun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111707v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242327v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219316v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932882v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795429v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821523v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877211v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739360v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00797207v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945066v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567129v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251953v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ajwani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Casel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chevalier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00527462v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00411638v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415503v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assefaw H. Gebremedhin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik G. Boman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611974690" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304457v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Azad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304449v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3329082.3329086" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Jan N. Yzelman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803490v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02377874v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9baf1bc03292dbadf5b5b50a9d65bdb1d38c9981;origin=https://gitlab.inria.fr/bora-ucar/matchmaker.git;visit=swh:1:snp:7e6827b13c64ee91add458723f068e1b5031d947;anchor=swh:1:rev:50b09f54e9c4255c1a7becfce54d088940124149" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>