--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Borbála Hortobágyi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised image velocimetry for automated computation of river flow velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (15), pp.3727-3743. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-3727-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐basin comparison of wood flux using random forest modelling and repeated wood extractions in unmonitored catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (6), pp.e15176. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.15176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vegetation and river morphodynamics. Part I: Research clarifications and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González-Sargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253, pp.104769. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with wood in rivers in the Western United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ockelford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Wohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz‐villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.4331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vegetation and river morphodynamics. Part II: Why is a functional trait framework important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González-Sargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253 (253), pp.104709. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current progress in quantifying and monitoring instream large wood supply and transfer in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz‐villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janbert Aarnink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gibaja del Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryce Finch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (1), pp.256 - 276. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high‐resolution inter‐annual framework for exploring hydrological drivers of large wood dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (6), pp.958-975. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.4242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐bias and sampling uncertainties in riverine wood flux and volume estimation from video monitoring technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of floodwater source areas in Nepal using SCIMAP‐Flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Rosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.e12840. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfr3.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Noncontact Measurement of Water Surface Dynamics to Estimate River Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dolcetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S J Tait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dervilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (9), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR032829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards harmonisation of image velocimetry techniques for river surface velocity observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Fortunato Dal Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Jamieson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.1545-1559. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1545-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part I: Exploring biogeomorphic feedback windows of three pioneer riparian species (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 305, pp.94-111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part II: The unexplored role of positive intraspecific interactions in Salicaceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Resilience and Bio-Geomorphic Systems – Proceedings of the 48th Binghamton Geomorphology Symposium, 305, pp.112 - 122. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic reconstruction of reservoir topography using contour line interpolation and structure from motion photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casado Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (12), pp.2427 - 2446. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2018.1511795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part I: Exploring biogeomorphic feedback windows of three pioneer riparian species (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 305, pp.94 - 111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above- and belowground responses of Populus nigra L. to mechanical stress observed on the Allier River, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Qing Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.219-231. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation succession processes and fluvial dynamics of a mobile temperate riparian ecosystem: the lower Allier River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.187 - 202. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach of fluvial biogeomorphic dynamics using photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.348-362. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: Observations from the river Allier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.182-192. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus nigra L. establishment and fluvial landform construction: biogeomorphic dynamics within a channelized river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.1276-1292. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and reconstructing past biogeomorphic succession within fluvial corridors using stereophotogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fafournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (10), pp.1448 - 1463. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer pioneer plants respond to and affect geomorphic constraints similarly along water-terrestrial interfaces world-wide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Balke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.1363-1376. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on gérer le risque d’inondation lié à la présence du bois en rivière ? Quelques perspectives ligériennes en contexte intersectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Flood and Large Wood: A Dynamic Duo in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal wood dynamics: an insight to wood budget compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does floating wood in rivers form pulses during transport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce MacVicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de contrôle du temps de résidence du bois flotté dans la plaine alluviale du Val d’Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking wood flux video monitoring and semi-controlled experiment of downstream wood diffusion to better understand wood transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPA-1: First International Conference on Riparian Ecosystems Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian plant response and effect traits on alluvial bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) – General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits de réponse et d'effet de la végétation ligneuse pionnière sur les bancs alluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 – Écologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment scale flood management using SCIMAP-Flood: Spatial targeting of flood hazard reduction measures in the East Rapti catchment, Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim M Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick J Rosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R.G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Image-based Velocity Measurements for Computing River Discharge in Real-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent experience of image velocimetry systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Velocity River Discharge Methods Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Wallingford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of image-based velocity measurements for computing river discharge in real-time; First preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometry workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Laugarvatn, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in real-time flow monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFIR open event – The Royal Society, IGNITE session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian Plant Response and Effect Traits: a Better Prediction of Biogeomorphic Evolutionary Trajectories of Alluvial Bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biogeomorphic feedback windows of three pioneer riparian species, Allier River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession processes of a dynamic riparian ecosystem: The lower Allier River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D diachronic survey of riparian vegetation dynamics by photogrammetric methods: application of UAV and small airplane photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Budapest 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereophotogrammetry in studies of riparian vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.4175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the stereophotogrammetry for the study of the alluvial vegetation (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie à haute résolution - Applications en archéologie et géosciences, Séminaire du réseau Information Spatiale et Archéologie (MSHE LEDOUX ET MSH CLERMONT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods and Large Wood in Rivers: Exploring Their Dynamic Interactions Through Numerical Modelling and Field Data on the Allier River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local topographic and texture change around large wood on bars: implications for sediment transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in rivers related hazards and risks workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new branch of geomorphology: assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Edinborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood abrasion using terrestrial LiDAR, RFID tracking and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel bed rivers 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villarrica, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lyon legacy: disclosing river bio-geomorphological forms, functions and trajectories across spatio-temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of driftwood in the alluvial plain of the Allier Valley (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of image-based velocity measurements for computing river discharge in real-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact hydrometric systems for headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time image-based flow velocity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Resilience in Flood Disaster Management in Northern Peru Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Piura, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment area and biogeomorphic feedback window of three pioneer riparian Salicaceae species within a dynamic riparian corridor (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) – General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et limites des méthodes photogrammétriques pour l’étude de la végétation riveraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ONEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garofano Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: observations from the river Allier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZABR et le GRAIE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2015, Recherches et actions au service des fleuves et grandes rivières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-oriented ecological analysis of a dynamic riparian ecosystem: the lower river Allier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schmidtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers (I.S. RIVERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.274, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plant traits to the fluvial landscape: different tools and methods for a multi-scale study of interactions between riparian vegetation and hydrogeomorphic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Budapest 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.140, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of photogrammetry for the study of riparian vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jan Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 2e Conférence Internationale ”Recherches et Actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. Use of photogrammetry for the study of riparian vegetation dynamics, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre dynamique sédimentaire et croissance de Populus nigra L. (peuplier noir) sur les bancs alluviaux de l’Allier et de la Garonne : apports du projet CONSILPOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image sequence processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Eltner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Manfreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAVs for the Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-3-534-40588-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’analyse multi-temporelle pour la gestion et restauration des cours d’eau : végétation riveraine et résilience (projet GALE&T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Dejaifve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goeldner-Gianella, L.; Barreteau, O.; Euzen, A.; Pinon-Leconte, M.; Gautier, Q.; Arnould, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Johanet, pp.41-55, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kOmega - a Matlab script to estimate river discharge remotely based on water surface dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Dolcetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7998890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook for Surface Flow Velocity Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Dussaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas topographique du secteur Gergovie-Gondole issu d'un levé LiDAR réalisé en mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des bois flottés en rivière - Éléments de synthèse des travaux de recherche 2020-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; OFB, Office Français de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale interactions between riparian vegetation and hydrogeomorphic processes (the lower Allier River)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geography. Université Clermont Auvergne [2017-2020], 2018. English. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018CLFAL001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02008339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Borbála Hortobágyi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised image velocimetry for automated computation of river flow velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (15), pp.3727-3743. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-3727-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vegetation and river morphodynamics. Part I: Research clarifications and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González-Sargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253, pp.104769. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current progress in quantifying and monitoring instream large wood supply and transfer in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz‐villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janbert Aarnink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gibaja del Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryce Finch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (1), pp.256 - 276. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐basin comparison of wood flux using random forest modelling and repeated wood extractions in unmonitored catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (6), pp.e15176. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.15176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with wood in rivers in the Western United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ockelford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Wohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz‐villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.4331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vegetation and river morphodynamics. Part II: Why is a functional trait framework important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González-Sargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253 (253), pp.104709. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high‐resolution inter‐annual framework for exploring hydrological drivers of large wood dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (6), pp.958-975. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.4242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐bias and sampling uncertainties in riverine wood flux and volume estimation from video monitoring technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of floodwater source areas in Nepal using SCIMAP‐Flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Rosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.e12840. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfr3.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Noncontact Measurement of Water Surface Dynamics to Estimate River Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dolcetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S J Tait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dervilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (9), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR032829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards harmonisation of image velocimetry techniques for river surface velocity observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Fortunato Dal Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Jamieson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.1545-1559. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1545-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part I: Exploring biogeomorphic feedback windows of three pioneer riparian species (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 305, pp.94-111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic reconstruction of reservoir topography using contour line interpolation and structure from motion photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casado Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (12), pp.2427 - 2446. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2018.1511795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part II: The unexplored role of positive intraspecific interactions in Salicaceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Resilience and Bio-Geomorphic Systems – Proceedings of the 48th Binghamton Geomorphology Symposium, 305, pp.112 - 122. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part I: Exploring biogeomorphic feedback windows of three pioneer riparian species (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 305, pp.94 - 111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation succession processes and fluvial dynamics of a mobile temperate riparian ecosystem: the lower Allier River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.187 - 202. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above- and belowground responses of Populus nigra L. to mechanical stress observed on the Allier River, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Qing Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.219-231. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach of fluvial biogeomorphic dynamics using photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.348-362. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and reconstructing past biogeomorphic succession within fluvial corridors using stereophotogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fafournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (10), pp.1448 - 1463. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: Observations from the river Allier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.182-192. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus nigra L. establishment and fluvial landform construction: biogeomorphic dynamics within a channelized river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.1276-1292. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer pioneer plants respond to and affect geomorphic constraints similarly along water-terrestrial interfaces world-wide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Balke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.1363-1376. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on gérer le risque d’inondation lié à la présence du bois en rivière ? Quelques perspectives ligériennes en contexte intersectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Flood and Large Wood: A Dynamic Duo in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal wood dynamics: an insight to wood budget compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does floating wood in rivers form pulses during transport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce MacVicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de contrôle du temps de résidence du bois flotté dans la plaine alluviale du Val d’Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking wood flux video monitoring and semi-controlled experiment of downstream wood diffusion to better understand wood transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPA-1: First International Conference on Riparian Ecosystems Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian plant response and effect traits on alluvial bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) – General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits de réponse et d'effet de la végétation ligneuse pionnière sur les bancs alluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 – Écologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment scale flood management using SCIMAP-Flood: Spatial targeting of flood hazard reduction measures in the East Rapti catchment, Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim M Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick J Rosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R.G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent experience of image velocimetry systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Velocity River Discharge Methods Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Wallingford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of image-based velocity measurements for computing river discharge in real-time; First preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometry workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Laugarvatn, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Image-based Velocity Measurements for Computing River Discharge in Real-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in real-time flow monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFIR open event – The Royal Society, IGNITE session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biogeomorphic feedback windows of three pioneer riparian species, Allier River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian Plant Response and Effect Traits: a Better Prediction of Biogeomorphic Evolutionary Trajectories of Alluvial Bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession processes of a dynamic riparian ecosystem: The lower Allier River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D diachronic survey of riparian vegetation dynamics by photogrammetric methods: application of UAV and small airplane photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Budapest 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereophotogrammetry in studies of riparian vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.4175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the stereophotogrammetry for the study of the alluvial vegetation (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie à haute résolution - Applications en archéologie et géosciences, Séminaire du réseau Information Spatiale et Archéologie (MSHE LEDOUX ET MSH CLERMONT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods and Large Wood in Rivers: Exploring Their Dynamic Interactions Through Numerical Modelling and Field Data on the Allier River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local topographic and texture change around large wood on bars: implications for sediment transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in rivers related hazards and risks workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood abrasion using terrestrial LiDAR, RFID tracking and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel bed rivers 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villarrica, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new branch of geomorphology: assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Edinborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lyon legacy: disclosing river bio-geomorphological forms, functions and trajectories across spatio-temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of driftwood in the alluvial plain of the Allier Valley (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of image-based velocity measurements for computing river discharge in real-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact hydrometric systems for headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time image-based flow velocity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Resilience in Flood Disaster Management in Northern Peru Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Piura, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment area and biogeomorphic feedback window of three pioneer riparian Salicaceae species within a dynamic riparian corridor (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) – General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et limites des méthodes photogrammétriques pour l’étude de la végétation riveraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ONEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: observations from the river Allier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garofano Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-oriented ecological analysis of a dynamic riparian ecosystem: the lower river Allier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schmidtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers (I.S. RIVERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.274, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZABR et le GRAIE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2015, Recherches et actions au service des fleuves et grandes rivières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.140, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plant traits to the fluvial landscape: different tools and methods for a multi-scale study of interactions between riparian vegetation and hydrogeomorphic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Budapest 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of photogrammetry for the study of riparian vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jan Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 2e Conférence Internationale ”Recherches et Actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. Use of photogrammetry for the study of riparian vegetation dynamics, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre dynamique sédimentaire et croissance de Populus nigra L. (peuplier noir) sur les bancs alluviaux de l’Allier et de la Garonne : apports du projet CONSILPOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image sequence processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Eltner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Manfreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAVs for the Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-3-534-40588-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’analyse multi-temporelle pour la gestion et restauration des cours d’eau : végétation riveraine et résilience (projet GALE&T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Dejaifve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goeldner-Gianella, L.; Barreteau, O.; Euzen, A.; Pinon-Leconte, M.; Gautier, Q.; Arnould, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Johanet, pp.41-55, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kOmega - a Matlab script to estimate river discharge remotely based on water surface dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Dolcetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7998890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook for Surface Flow Velocity Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Dussaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas topographique du secteur Gergovie-Gondole issu d'un levé LiDAR réalisé en mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des bois flottés en rivière - Éléments de synthèse des travaux de recherche 2020-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; OFB, Office Français de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale interactions between riparian vegetation and hydrogeomorphic processes (the lower Allier River)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geography. Université Clermont Auvergne [2017-2020], 2018. English. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018CLFAL001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02008339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Perks" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Everard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Manson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Rowland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-3727-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5877" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15176" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ockelford" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wohl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz&#8208;villanueva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comiti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4331" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104709" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janbert Aarnink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gibaja del Hoyo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Finch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5765" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Pearson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Reaney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Perks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Rosser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12840" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolcetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perks" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Tait" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dervilis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032829" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fortunato Dal Sasso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jamieson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1545-2020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSVM4R0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01713217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado Casado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1511795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Qing Ding" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11748" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Metz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11805" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0ZBLFW1T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGJN2NKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.02.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73DLX40B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Charrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3954" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fafournoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3962" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGKXMX0Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Baas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Balke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Bouma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Ennouini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Persi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ravazzolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Petaccia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sibilla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce MacVicar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ding" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Pearson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim M Reaney" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J Rosser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643011v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J.Russell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642993v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643032v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110296v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burkart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299309v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805661v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643142v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992270v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Butcher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740652v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Garofano Gomez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130797v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmidtlein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dister" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jan Wrobel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Eltner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Manfreda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576295v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Dejaifve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Dolcetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tait" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7998890" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299335v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Russell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dussaillant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642962v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Julien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02008339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAL001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Perks" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Everard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Manson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Rowland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-3727-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz&#8208;villanueva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janbert Aarnink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gibaja del Hoyo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Finch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5765" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5877" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ockelford" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wohl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104709" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Pearson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Reaney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Perks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Rosser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12840" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolcetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perks" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Tait" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dervilis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032829" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fortunato Dal Sasso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jamieson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1545-2020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSVM4R0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado Casado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1511795" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01713217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Metz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11805" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0ZBLFW1T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680831v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Qing Ding" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11748" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGJN2NKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fafournoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3962" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGKXMX0Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.02.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73DLX40B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Charrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3954" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Baas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Balke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Bouma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Ennouini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Persi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ravazzolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Petaccia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sibilla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce MacVicar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ding" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Pearson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim M Reaney" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J Rosser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J.Russell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643032v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110296v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burkart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299309v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805661v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643133v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643142v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992270v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Butcher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740652v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Garofano Gomez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130797v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmidtlein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dister" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201637v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jan Wrobel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Eltner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Manfreda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576295v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Dejaifve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Dolcetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tait" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7998890" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299335v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Russell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dussaillant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642962v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Julien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02008339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAL001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>