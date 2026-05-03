--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Borbála Hortobágyi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised image velocimetry for automated computation of river flow velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (15), pp.3727-3743. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-3727-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vegetation and river morphodynamics. Part I: Research clarifications and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González-Sargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253, pp.104769. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current progress in quantifying and monitoring instream large wood supply and transfer in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz‐villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janbert Aarnink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gibaja del Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryce Finch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (1), pp.256 - 276. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐basin comparison of wood flux using random forest modelling and repeated wood extractions in unmonitored catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (6), pp.e15176. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.15176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with wood in rivers in the Western United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ockelford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Wohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz‐villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.4331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vegetation and river morphodynamics. Part II: Why is a functional trait framework important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González-Sargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253 (253), pp.104709. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high‐resolution inter‐annual framework for exploring hydrological drivers of large wood dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (6), pp.958-975. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.4242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐bias and sampling uncertainties in riverine wood flux and volume estimation from video monitoring technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of floodwater source areas in Nepal using SCIMAP‐Flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Rosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.e12840. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfr3.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Noncontact Measurement of Water Surface Dynamics to Estimate River Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dolcetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S J Tait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dervilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (9), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR032829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards harmonisation of image velocimetry techniques for river surface velocity observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Fortunato Dal Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Jamieson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.1545-1559. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1545-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part I: Exploring biogeomorphic feedback windows of three pioneer riparian species (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 305, pp.94-111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic reconstruction of reservoir topography using contour line interpolation and structure from motion photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casado Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (12), pp.2427 - 2446. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2018.1511795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part II: The unexplored role of positive intraspecific interactions in Salicaceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Resilience and Bio-Geomorphic Systems – Proceedings of the 48th Binghamton Geomorphology Symposium, 305, pp.112 - 122. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part I: Exploring biogeomorphic feedback windows of three pioneer riparian species (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 305, pp.94 - 111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation succession processes and fluvial dynamics of a mobile temperate riparian ecosystem: the lower Allier River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.187 - 202. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above- and belowground responses of Populus nigra L. to mechanical stress observed on the Allier River, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Qing Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.219-231. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach of fluvial biogeomorphic dynamics using photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.348-362. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and reconstructing past biogeomorphic succession within fluvial corridors using stereophotogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fafournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (10), pp.1448 - 1463. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: Observations from the river Allier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.182-192. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus nigra L. establishment and fluvial landform construction: biogeomorphic dynamics within a channelized river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.1276-1292. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer pioneer plants respond to and affect geomorphic constraints similarly along water-terrestrial interfaces world-wide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Balke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.1363-1376. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on gérer le risque d’inondation lié à la présence du bois en rivière ? Quelques perspectives ligériennes en contexte intersectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Flood and Large Wood: A Dynamic Duo in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal wood dynamics: an insight to wood budget compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does floating wood in rivers form pulses during transport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce MacVicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de contrôle du temps de résidence du bois flotté dans la plaine alluviale du Val d’Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking wood flux video monitoring and semi-controlled experiment of downstream wood diffusion to better understand wood transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPA-1: First International Conference on Riparian Ecosystems Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian plant response and effect traits on alluvial bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) – General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits de réponse et d'effet de la végétation ligneuse pionnière sur les bancs alluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 – Écologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment scale flood management using SCIMAP-Flood: Spatial targeting of flood hazard reduction measures in the East Rapti catchment, Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim M Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick J Rosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R.G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent experience of image velocimetry systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Velocity River Discharge Methods Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Wallingford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of image-based velocity measurements for computing river discharge in real-time; First preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometry workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Laugarvatn, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Image-based Velocity Measurements for Computing River Discharge in Real-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in real-time flow monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFIR open event – The Royal Society, IGNITE session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biogeomorphic feedback windows of three pioneer riparian species, Allier River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian Plant Response and Effect Traits: a Better Prediction of Biogeomorphic Evolutionary Trajectories of Alluvial Bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession processes of a dynamic riparian ecosystem: The lower Allier River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D diachronic survey of riparian vegetation dynamics by photogrammetric methods: application of UAV and small airplane photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Budapest 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereophotogrammetry in studies of riparian vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.4175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the stereophotogrammetry for the study of the alluvial vegetation (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie à haute résolution - Applications en archéologie et géosciences, Séminaire du réseau Information Spatiale et Archéologie (MSHE LEDOUX ET MSH CLERMONT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods and Large Wood in Rivers: Exploring Their Dynamic Interactions Through Numerical Modelling and Field Data on the Allier River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local topographic and texture change around large wood on bars: implications for sediment transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in rivers related hazards and risks workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood abrasion using terrestrial LiDAR, RFID tracking and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel bed rivers 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villarrica, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new branch of geomorphology: assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Edinborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lyon legacy: disclosing river bio-geomorphological forms, functions and trajectories across spatio-temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of driftwood in the alluvial plain of the Allier Valley (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of image-based velocity measurements for computing river discharge in real-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact hydrometric systems for headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time image-based flow velocity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Resilience in Flood Disaster Management in Northern Peru Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Piura, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment area and biogeomorphic feedback window of three pioneer riparian Salicaceae species within a dynamic riparian corridor (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) – General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et limites des méthodes photogrammétriques pour l’étude de la végétation riveraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ONEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: observations from the river Allier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garofano Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-oriented ecological analysis of a dynamic riparian ecosystem: the lower river Allier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schmidtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers (I.S. RIVERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.274, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZABR et le GRAIE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2015, Recherches et actions au service des fleuves et grandes rivières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.140, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plant traits to the fluvial landscape: different tools and methods for a multi-scale study of interactions between riparian vegetation and hydrogeomorphic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Budapest 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of photogrammetry for the study of riparian vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jan Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 2e Conférence Internationale ”Recherches et Actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. Use of photogrammetry for the study of riparian vegetation dynamics, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre dynamique sédimentaire et croissance de Populus nigra L. (peuplier noir) sur les bancs alluviaux de l’Allier et de la Garonne : apports du projet CONSILPOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image sequence processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Eltner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Manfreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAVs for the Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-3-534-40588-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’analyse multi-temporelle pour la gestion et restauration des cours d’eau : végétation riveraine et résilience (projet GALE&T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Dejaifve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goeldner-Gianella, L.; Barreteau, O.; Euzen, A.; Pinon-Leconte, M.; Gautier, Q.; Arnould, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Johanet, pp.41-55, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kOmega - a Matlab script to estimate river discharge remotely based on water surface dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Dolcetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7998890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook for Surface Flow Velocity Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Dussaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas topographique du secteur Gergovie-Gondole issu d'un levé LiDAR réalisé en mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des bois flottés en rivière - Éléments de synthèse des travaux de recherche 2020-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; OFB, Office Français de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale interactions between riparian vegetation and hydrogeomorphic processes (the lower Allier River)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geography. Université Clermont Auvergne [2017-2020], 2018. English. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018CLFAL001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02008339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Borbála Hortobágyi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised image velocimetry for automated computation of river flow velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (15), pp.3727-3743. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-3727-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vegetation and river morphodynamics. Part I: Research clarifications and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González-Sargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253, pp.104769. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current progress in quantifying and monitoring instream large wood supply and transfer in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz‐villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janbert Aarnink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gibaja del Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryce Finch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (1), pp.256 - 276. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐basin comparison of wood flux using random forest modelling and repeated wood extractions in unmonitored catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (6), pp.e15176. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.15176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with wood in rivers in the Western United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ockelford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Wohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz‐villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.4331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vegetation and river morphodynamics. Part II: Why is a functional trait framework important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González-Sargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253 (253), pp.104709. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high‐resolution inter‐annual framework for exploring hydrological drivers of large wood dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (6), pp.958-975. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.4242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐bias and sampling uncertainties in riverine wood flux and volume estimation from video monitoring technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of floodwater source areas in Nepal using SCIMAP‐Flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Rosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.e12840. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfr3.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Noncontact Measurement of Water Surface Dynamics to Estimate River Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dolcetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S J Tait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dervilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (9), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR032829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards harmonisation of image velocimetry techniques for river surface velocity observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Fortunato Dal Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Jamieson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.1545-1559. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1545-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part I: Exploring biogeomorphic feedback windows of three pioneer riparian species (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 305, pp.94-111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part II: The unexplored role of positive intraspecific interactions in Salicaceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Resilience and Bio-Geomorphic Systems – Proceedings of the 48th Binghamton Geomorphology Symposium, 305, pp.112 - 122. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic reconstruction of reservoir topography using contour line interpolation and structure from motion photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casado Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (12), pp.2427 - 2446. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2018.1511795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part I: Exploring biogeomorphic feedback windows of three pioneer riparian species (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 305, pp.94 - 111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation succession processes and fluvial dynamics of a mobile temperate riparian ecosystem: the lower Allier River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.187 - 202. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above- and belowground responses of Populus nigra L. to mechanical stress observed on the Allier River, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Qing Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.219-231. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach of fluvial biogeomorphic dynamics using photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.348-362. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and reconstructing past biogeomorphic succession within fluvial corridors using stereophotogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fafournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (10), pp.1448 - 1463. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: Observations from the river Allier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.182-192. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus nigra L. establishment and fluvial landform construction: biogeomorphic dynamics within a channelized river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.1276-1292. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer pioneer plants respond to and affect geomorphic constraints similarly along water-terrestrial interfaces world-wide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Balke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.1363-1376. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on gérer le risque d’inondation lié à la présence du bois en rivière ? Quelques perspectives ligériennes en contexte intersectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Flood and Large Wood: A Dynamic Duo in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal wood dynamics: an insight to wood budget compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does floating wood in rivers form pulses during transport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce MacVicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de contrôle du temps de résidence du bois flotté dans la plaine alluviale du Val d’Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking wood flux video monitoring and semi-controlled experiment of downstream wood diffusion to better understand wood transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPA-1: First International Conference on Riparian Ecosystems Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian plant response and effect traits on alluvial bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) – General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits de réponse et d'effet de la végétation ligneuse pionnière sur les bancs alluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 – Écologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment scale flood management using SCIMAP-Flood: Spatial targeting of flood hazard reduction measures in the East Rapti catchment, Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim M Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick J Rosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R.G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent experience of image velocimetry systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Velocity River Discharge Methods Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Wallingford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of image-based velocity measurements for computing river discharge in real-time; First preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometry workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Laugarvatn, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Image-based Velocity Measurements for Computing River Discharge in Real-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in real-time flow monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFIR open event – The Royal Society, IGNITE session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biogeomorphic feedback windows of three pioneer riparian species, Allier River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian Plant Response and Effect Traits: a Better Prediction of Biogeomorphic Evolutionary Trajectories of Alluvial Bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession processes of a dynamic riparian ecosystem: The lower Allier River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D diachronic survey of riparian vegetation dynamics by photogrammetric methods: application of UAV and small airplane photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Budapest 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereophotogrammetry in studies of riparian vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.4175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the stereophotogrammetry for the study of the alluvial vegetation (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie à haute résolution - Applications en archéologie et géosciences, Séminaire du réseau Information Spatiale et Archéologie (MSHE LEDOUX ET MSH CLERMONT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods and Large Wood in Rivers: Exploring Their Dynamic Interactions Through Numerical Modelling and Field Data on the Allier River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local topographic and texture change around large wood on bars: implications for sediment transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in rivers related hazards and risks workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new branch of geomorphology: assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Edinborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood abrasion using terrestrial LiDAR, RFID tracking and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel bed rivers 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villarrica, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lyon legacy: disclosing river bio-geomorphological forms, functions and trajectories across spatio-temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of driftwood in the alluvial plain of the Allier Valley (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of image-based velocity measurements for computing river discharge in real-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact hydrometric systems for headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time image-based flow velocity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Resilience in Flood Disaster Management in Northern Peru Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Piura, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment area and biogeomorphic feedback window of three pioneer riparian Salicaceae species within a dynamic riparian corridor (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) – General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et limites des méthodes photogrammétriques pour l’étude de la végétation riveraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ONEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garofano Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: observations from the river Allier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-oriented ecological analysis of a dynamic riparian ecosystem: the lower river Allier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schmidtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers (I.S. RIVERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.274, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZABR et le GRAIE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2015, Recherches et actions au service des fleuves et grandes rivières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plant traits to the fluvial landscape: different tools and methods for a multi-scale study of interactions between riparian vegetation and hydrogeomorphic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Budapest 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.140, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of photogrammetry for the study of riparian vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jan Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 2e Conférence Internationale ”Recherches et Actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. Use of photogrammetry for the study of riparian vegetation dynamics, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre dynamique sédimentaire et croissance de Populus nigra L. (peuplier noir) sur les bancs alluviaux de l’Allier et de la Garonne : apports du projet CONSILPOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image sequence processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Eltner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Manfreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAVs for the Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-3-534-40588-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’analyse multi-temporelle pour la gestion et restauration des cours d’eau : végétation riveraine et résilience (projet GALE&T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Dejaifve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goeldner-Gianella, L.; Barreteau, O.; Euzen, A.; Pinon-Leconte, M.; Gautier, Q.; Arnould, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Johanet, pp.41-55, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kOmega - a Matlab script to estimate river discharge remotely based on water surface dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Dolcetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7998890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook for Surface Flow Velocity Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Dussaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas topographique du secteur Gergovie-Gondole issu d'un levé LiDAR réalisé en mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des bois flottés en rivière - Éléments de synthèse des travaux de recherche 2020-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; OFB, Office Français de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale interactions between riparian vegetation and hydrogeomorphic processes (the lower Allier River)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geography. Université Clermont Auvergne [2017-2020], 2018. English. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018CLFAL001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02008339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Perks" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Everard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Manson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Rowland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-3727-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz&#8208;villanueva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janbert Aarnink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gibaja del Hoyo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Finch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5765" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5877" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ockelford" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wohl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104709" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Pearson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Reaney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Perks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Rosser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12840" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolcetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perks" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Tait" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dervilis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032829" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fortunato Dal Sasso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jamieson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1545-2020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSVM4R0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado Casado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1511795" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01713217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Metz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11805" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0ZBLFW1T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680831v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Qing Ding" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11748" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGJN2NKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fafournoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3962" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGKXMX0Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.02.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73DLX40B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Charrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3954" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Baas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Balke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Bouma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Ennouini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Persi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ravazzolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Petaccia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sibilla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce MacVicar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ding" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Pearson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim M Reaney" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J Rosser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J.Russell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643032v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110296v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burkart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299309v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805661v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643133v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643142v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992270v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Butcher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899796v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740652v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Garofano Gomez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130797v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmidtlein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dister" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201637v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jan Wrobel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Eltner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Manfreda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576295v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Dejaifve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Dolcetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tait" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7998890" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299335v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Russell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dussaillant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642962v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Julien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02008339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAL001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Perks" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Everard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Manson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Rowland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-3727-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz&#8208;villanueva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janbert Aarnink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gibaja del Hoyo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Finch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5765" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5877" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ockelford" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wohl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104709" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Pearson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Reaney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Perks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Rosser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12840" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolcetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perks" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Tait" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dervilis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032829" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fortunato Dal Sasso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jamieson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1545-2020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSVM4R0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01713217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado Casado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1511795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Metz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11805" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0ZBLFW1T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680831v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Qing Ding" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11748" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGJN2NKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fafournoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3962" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGKXMX0Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.02.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73DLX40B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Charrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3954" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Baas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Balke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Bouma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Ennouini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Persi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ravazzolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Petaccia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sibilla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce MacVicar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ding" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Pearson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim M Reaney" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J Rosser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J.Russell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643032v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110296v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burkart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299309v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805661v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643133v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643142v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992270v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Butcher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740652v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Garofano Gomez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130797v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmidtlein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dister" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jan Wrobel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Eltner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Manfreda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576295v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Dejaifve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Dolcetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tait" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7998890" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299335v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Russell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dussaillant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642962v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Julien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02008339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAL001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>