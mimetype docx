--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Borbála Hortobágyi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised image velocimetry for automated computation of river flow velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (15), pp.3727-3743. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-3727-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vegetation and river morphodynamics. Part I: Research clarifications and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González-Sargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253, pp.104769. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current progress in quantifying and monitoring instream large wood supply and transfer in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz‐villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janbert Aarnink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gibaja del Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryce Finch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (1), pp.256 - 276. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐basin comparison of wood flux using random forest modelling and repeated wood extractions in unmonitored catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (6), pp.e15176. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.15176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with wood in rivers in the Western United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ockelford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Wohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz‐villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.4331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vegetation and river morphodynamics. Part II: Why is a functional trait framework important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González-Sargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253 (253), pp.104709. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high‐resolution inter‐annual framework for exploring hydrological drivers of large wood dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (6), pp.958-975. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.4242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐bias and sampling uncertainties in riverine wood flux and volume estimation from video monitoring technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of floodwater source areas in Nepal using SCIMAP‐Flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Rosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.e12840. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfr3.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Noncontact Measurement of Water Surface Dynamics to Estimate River Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dolcetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S J Tait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dervilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (9), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR032829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards harmonisation of image velocimetry techniques for river surface velocity observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Fortunato Dal Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Jamieson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.1545-1559. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1545-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part I: Exploring biogeomorphic feedback windows of three pioneer riparian species (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 305, pp.94-111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part II: The unexplored role of positive intraspecific interactions in Salicaceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Resilience and Bio-Geomorphic Systems – Proceedings of the 48th Binghamton Geomorphology Symposium, 305, pp.112 - 122. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic reconstruction of reservoir topography using contour line interpolation and structure from motion photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casado Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (12), pp.2427 - 2446. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2018.1511795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part I: Exploring biogeomorphic feedback windows of three pioneer riparian species (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 305, pp.94 - 111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation succession processes and fluvial dynamics of a mobile temperate riparian ecosystem: the lower Allier River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.187 - 202. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above- and belowground responses of Populus nigra L. to mechanical stress observed on the Allier River, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Qing Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.219-231. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach of fluvial biogeomorphic dynamics using photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.348-362. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and reconstructing past biogeomorphic succession within fluvial corridors using stereophotogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fafournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (10), pp.1448 - 1463. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: Observations from the river Allier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.182-192. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus nigra L. establishment and fluvial landform construction: biogeomorphic dynamics within a channelized river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.1276-1292. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer pioneer plants respond to and affect geomorphic constraints similarly along water-terrestrial interfaces world-wide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Balke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.1363-1376. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on gérer le risque d’inondation lié à la présence du bois en rivière ? Quelques perspectives ligériennes en contexte intersectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Flood and Large Wood: A Dynamic Duo in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal wood dynamics: an insight to wood budget compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does floating wood in rivers form pulses during transport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce MacVicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de contrôle du temps de résidence du bois flotté dans la plaine alluviale du Val d’Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking wood flux video monitoring and semi-controlled experiment of downstream wood diffusion to better understand wood transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPA-1: First International Conference on Riparian Ecosystems Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian plant response and effect traits on alluvial bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) – General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits de réponse et d'effet de la végétation ligneuse pionnière sur les bancs alluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 – Écologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment scale flood management using SCIMAP-Flood: Spatial targeting of flood hazard reduction measures in the East Rapti catchment, Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim M Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick J Rosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R.G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent experience of image velocimetry systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Velocity River Discharge Methods Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Wallingford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of image-based velocity measurements for computing river discharge in real-time; First preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometry workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Laugarvatn, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Image-based Velocity Measurements for Computing River Discharge in Real-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in real-time flow monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFIR open event – The Royal Society, IGNITE session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biogeomorphic feedback windows of three pioneer riparian species, Allier River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian Plant Response and Effect Traits: a Better Prediction of Biogeomorphic Evolutionary Trajectories of Alluvial Bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession processes of a dynamic riparian ecosystem: The lower Allier River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D diachronic survey of riparian vegetation dynamics by photogrammetric methods: application of UAV and small airplane photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Budapest 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereophotogrammetry in studies of riparian vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.4175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the stereophotogrammetry for the study of the alluvial vegetation (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie à haute résolution - Applications en archéologie et géosciences, Séminaire du réseau Information Spatiale et Archéologie (MSHE LEDOUX ET MSH CLERMONT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods and Large Wood in Rivers: Exploring Their Dynamic Interactions Through Numerical Modelling and Field Data on the Allier River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local topographic and texture change around large wood on bars: implications for sediment transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in rivers related hazards and risks workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new branch of geomorphology: assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Edinborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood abrasion using terrestrial LiDAR, RFID tracking and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel bed rivers 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villarrica, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lyon legacy: disclosing river bio-geomorphological forms, functions and trajectories across spatio-temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of driftwood in the alluvial plain of the Allier Valley (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of image-based velocity measurements for computing river discharge in real-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact hydrometric systems for headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time image-based flow velocity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Resilience in Flood Disaster Management in Northern Peru Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Piura, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment area and biogeomorphic feedback window of three pioneer riparian Salicaceae species within a dynamic riparian corridor (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) – General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et limites des méthodes photogrammétriques pour l’étude de la végétation riveraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ONEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garofano Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: observations from the river Allier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-oriented ecological analysis of a dynamic riparian ecosystem: the lower river Allier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schmidtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers (I.S. RIVERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.274, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZABR et le GRAIE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2015, Recherches et actions au service des fleuves et grandes rivières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plant traits to the fluvial landscape: different tools and methods for a multi-scale study of interactions between riparian vegetation and hydrogeomorphic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Budapest 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.140, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of photogrammetry for the study of riparian vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jan Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 2e Conférence Internationale ”Recherches et Actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. Use of photogrammetry for the study of riparian vegetation dynamics, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre dynamique sédimentaire et croissance de Populus nigra L. (peuplier noir) sur les bancs alluviaux de l’Allier et de la Garonne : apports du projet CONSILPOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image sequence processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Eltner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Manfreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAVs for the Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-3-534-40588-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’analyse multi-temporelle pour la gestion et restauration des cours d’eau : végétation riveraine et résilience (projet GALE&T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Dejaifve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goeldner-Gianella, L.; Barreteau, O.; Euzen, A.; Pinon-Leconte, M.; Gautier, Q.; Arnould, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Johanet, pp.41-55, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kOmega - a Matlab script to estimate river discharge remotely based on water surface dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Dolcetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7998890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook for Surface Flow Velocity Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Dussaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas topographique du secteur Gergovie-Gondole issu d'un levé LiDAR réalisé en mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des bois flottés en rivière - Éléments de synthèse des travaux de recherche 2020-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; OFB, Office Français de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale interactions between riparian vegetation and hydrogeomorphic processes (the lower Allier River)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geography. Université Clermont Auvergne [2017-2020], 2018. English. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018CLFAL001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02008339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Borbála Hortobágyi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised image velocimetry for automated computation of river flow velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (15), pp.3727-3743. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-3727-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vegetation and river morphodynamics. Part I: Research clarifications and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González-Sargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253, pp.104769. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter‐basin comparison of wood flux using random forest modelling and repeated wood extractions in unmonitored catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (6), pp.e15176. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.15176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current progress in quantifying and monitoring instream large wood supply and transfer in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz‐villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janbert Aarnink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gibaja del Hoyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryce Finch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (1), pp.256 - 276. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between vegetation and river morphodynamics. Part II: Why is a functional trait framework important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González-Sargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 253 (253), pp.104709. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with wood in rivers in the Western United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ockelford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Wohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ruiz‐villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Comiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.4331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high‐resolution inter‐annual framework for exploring hydrological drivers of large wood dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (6), pp.958-975. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.4242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐bias and sampling uncertainties in riverine wood flux and volume estimation from video monitoring technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Macvicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of floodwater source areas in Nepal using SCIMAP‐Flood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Rosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.e12840. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfr3.12840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Noncontact Measurement of Water Surface Dynamics to Estimate River Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dolcetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S J Tait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dervilis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (9), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR032829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards harmonisation of image velocimetry techniques for river surface velocity observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Fortunato Dal Sasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Jamieson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.1545-1559. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1545-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part I: Exploring biogeomorphic feedback windows of three pioneer riparian species (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 305, pp.94-111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part II: The unexplored role of positive intraspecific interactions in Salicaceae species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Resilience and Bio-Geomorphic Systems – Proceedings of the 48th Binghamton Geomorphology Symposium, 305, pp.112 - 122. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic reconstruction of reservoir topography using contour line interpolation and structure from motion photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casado Casado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (12), pp.2427 - 2446. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2018.1511795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche construction within riparian corridors. Part I: Exploring biogeomorphic feedback windows of three pioneer riparian species (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 305, pp.94 - 111. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above- and belowground responses of Populus nigra L. to mechanical stress observed on the Allier River, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Qing Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.219-231. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation succession processes and fluvial dynamics of a mobile temperate riparian ecosystem: the lower Allier River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), pp.187 - 202. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale approach of fluvial biogeomorphic dynamics using photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 202, pp.348-362. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: Observations from the river Allier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.182-192. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and reconstructing past biogeomorphic succession within fluvial corridors using stereophotogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fafournoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (10), pp.1448 - 1463. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus nigra L. establishment and fluvial landform construction: biogeomorphic dynamics within a channelized river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.1276-1292. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer pioneer plants respond to and affect geomorphic constraints similarly along water-terrestrial interfaces world-wide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Baas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Balke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd Bouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.1363-1376. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment peut-on gérer le risque d’inondation lié à la présence du bois en rivière ? Quelques perspectives ligériennes en contexte intersectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbala Hortobagyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Flood and Large Wood: A Dynamic Duo in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IAHR World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal wood dynamics: an insight to wood budget compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does floating wood in rivers form pulses during transport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce MacVicar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How quickly does wood fragment in rivers? Methodological challenges, preliminary findings and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in World Rivers 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gaspé, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de contrôle du temps de résidence du bois flotté dans la plaine alluviale du Val d’Allier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking wood flux video monitoring and semi-controlled experiment of downstream wood diffusion to better understand wood transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIPA-1: First International Conference on Riparian Ecosystems Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian plant response and effect traits on alluvial bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) – General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits de réponse et d'effet de la végétation ligneuse pionnière sur les bancs alluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 – Écologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catchment scale flood management using SCIMAP-Flood: Spatial targeting of flood hazard reduction measures in the East Rapti catchment, Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim M Reaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick J Rosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R.G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of image-based velocity measurements for computing river discharge in real-time; First preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometry workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Laugarvatn, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent experience of image velocimetry systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Velocity River Discharge Methods Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Wallingford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Image-based Velocity Measurements for Computing River Discharge in Real-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washignton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in real-time flow monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FFIR open event – The Royal Society, IGNITE session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring biogeomorphic feedback windows of three pioneer riparian species, Allier River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riparian Plant Response and Effect Traits: a Better Prediction of Biogeomorphic Evolutionary Trajectories of Alluvial Bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession processes of a dynamic riparian ecosystem: The lower Allier River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz-Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Symposium on Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D diachronic survey of riparian vegetation dynamics by photogrammetric methods: application of UAV and small airplane photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Budapest 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereophotogrammetry in studies of riparian vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.4175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the stereophotogrammetry for the study of the alluvial vegetation (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagerie à haute résolution - Applications en archéologie et géosciences, Séminaire du réseau Information Spatiale et Archéologie (MSHE LEDOUX ET MSH CLERMONT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floods and Large Wood in Rivers: Exploring Their Dynamic Interactions Through Numerical Modelling and Field Data on the Allier River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Ennouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Persi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ravazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Petaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sibilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local topographic and texture change around large wood on bars: implications for sediment transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood in rivers related hazards and risks workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new branch of geomorphology: assessing large wood decay using terrestrial LiDAR and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society for Geomorphology annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Edinborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing large wood abrasion using terrestrial LiDAR, RFID tracking and cylinder modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel bed rivers 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villarrica, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lyon legacy: disclosing river bio-geomorphological forms, functions and trajectories across spatio-temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of driftwood in the alluvial plain of the Allier Valley (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of image-based velocity measurements for computing river discharge in real-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Everard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Manson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact hydrometric systems for headwater catchments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time image-based flow velocity measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J.Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Resilience in Flood Disaster Management in Northern Peru Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Piura, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment area and biogeomorphic feedback window of three pioneer riparian Salicaceae species within a dynamic riparian corridor (Allier River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) – General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et limites des méthodes photogrammétriques pour l’étude de la végétation riveraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique de l’ONEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garofano Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed retention by pioneer trees enhances plant diversity resilience on gravel bars: observations from the river Allier, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-oriented ecological analysis of a dynamic riparian ecosystem: the lower river Allier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Schmidtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Dister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers (I.S. RIVERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.274, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZABR et le GRAIE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2015, Recherches et actions au service des fleuves et grandes rivières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plant traits to the fluvial landscape: different tools and methods for a multi-scale study of interactions between riparian vegetation and hydrogeomorphic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO Budapest 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Garófano-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.140, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of photogrammetry for the study of riparian vegetation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Burkart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jan Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers - 2e Conférence Internationale ”Recherches et Actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. Use of photogrammetry for the study of riparian vegetation dynamics, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre dynamique sédimentaire et croissance de Populus nigra L. (peuplier noir) sur les bancs alluviaux de l’Allier et de la Garonne : apports du projet CONSILPOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Darrozes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image sequence processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Eltner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Manfreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UAVs for the Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-3-534-40588-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’analyse multi-temporelle pour la gestion et restauration des cours d’eau : végétation riveraine et résilience (projet GALE&T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Dejaifve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goeldner-Gianella, L.; Barreteau, O.; Euzen, A.; Pinon-Leconte, M.; Gautier, Q.; Arnould, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Johanet, pp.41-55, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kOmega - a Matlab script to estimate river discharge remotely based on water surface dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Dolcetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7998890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook for Surface Flow Velocity Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Perks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Dussaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas topographique du secteur Gergovie-Gondole issu d'un levé LiDAR réalisé en mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des bois flottés en rivière - Éléments de synthèse des travaux de recherche 2020-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; OFB, Office Français de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale interactions between riparian vegetation and hydrogeomorphic processes (the lower Allier River)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borbála Hortobágyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geography. Université Clermont Auvergne [2017-2020], 2018. English. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018CLFAL001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02008339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Perks" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Everard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Manson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Rowland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-3727-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz&#8208;villanueva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janbert Aarnink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gibaja del Hoyo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Finch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5765" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5877" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ockelford" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wohl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comiti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104709" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Pearson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Reaney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Perks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Rosser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12840" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolcetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perks" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Tait" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dervilis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032829" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fortunato Dal Sasso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jamieson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1545-2020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSVM4R0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01713217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado Casado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1511795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Metz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11805" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0ZBLFW1T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680831v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Qing Ding" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11748" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGJN2NKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fafournoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3962" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGKXMX0Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.02.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73DLX40B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Charrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3954" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Baas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Balke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Bouma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Ennouini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Persi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ravazzolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Petaccia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sibilla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce MacVicar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ding" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Pearson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim M Reaney" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J Rosser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J.Russell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643032v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110296v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burkart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299309v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805661v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643133v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643142v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992270v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Butcher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740652v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Garofano Gomez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130797v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmidtlein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dister" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jan Wrobel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Eltner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Manfreda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576295v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Dejaifve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Dolcetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tait" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7998890" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299335v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Russell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dussaillant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642962v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Julien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02008339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAL001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Perks" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Everard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Manson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Rowland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-3727-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Milan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5877" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642265v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz&#8208;villanueva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janbert Aarnink" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gibaja del Hoyo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Finch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5765" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104709" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ockelford" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wohl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comiti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4331" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Macvicar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Hortobagyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992084v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Pearson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Reaney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Perks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Rosser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12840" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dolcetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perks" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Tait" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dervilis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR032829" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fortunato Dal Sasso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jamieson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1545-2020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.048" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSVM4R0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01713217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado Casado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1511795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771068v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Qing Ding" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11748" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01673022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Metz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Egger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az-Redondo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11805" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0ZBLFW1T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGJN2NKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381840v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.02.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73DLX40B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fafournoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3962" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGKXMX0Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Charrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Darrozes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3954" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Baas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Balke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd Bouma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Ennouini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Persi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ravazzolo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Petaccia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sibilla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce MacVicar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643157v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ding" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Pearson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim M Reaney" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J Rosser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642993v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643011v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J.Russell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643032v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110296v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burkart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299309v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805661v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643142v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992270v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992261v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Butcher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643083v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604581v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740652v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Garofano Gomez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130797v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;az" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schmidtlein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dister" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201637v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jan Wrobel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Eltner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Manfreda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576295v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Dejaifve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Dolcetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tait" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7998890" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299335v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Russell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dussaillant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642962v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Julien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02008339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAL001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>