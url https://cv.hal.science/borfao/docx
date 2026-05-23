--- v0 (2026-04-05)
+++ v1 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,691 +368,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Enhancement of GaN Schottky Diodes Annealed at 600°C for High Power and High Temperature RF Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of passivation, doping and geometrical parameters on the avalanche breakdown of GaN SBDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Al Abdallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bouillaud</w:t>
+                <w:t xml:space="preserve">B. Orfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Roelens</w:t>
+                <w:t xml:space="preserve">R A Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B G Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ell2.70307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10825-025-02430-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149241v1</w:t>
+                <w:t xml:space="preserve">hal-05376884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of passivation, doping and geometrical parameters on the avalanche breakdown of GaN SBDs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B G Vasallo</w:t>
+                <w:t xml:space="preserve">Thermal Enhancement of GaN Schottky Diodes Annealed at 600°C for High Power and High Temperature RF Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Orfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pérez</w:t>
+                <w:t xml:space="preserve">Amir Al Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mateos</w:t>
+                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, pp.189. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1), pp.e70307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10825-025-02430-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/ell2.70307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376884v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Leakage Current Hysteresis in GaN Schottky Barrier Diodes Interpreted in Terms of a Trap Energy Band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical analysis of barrier-inhomogeneity effects on the electrical parameters of GaN Schottky barrier diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R A Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Orfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Peña</w:t>
+                <w:t xml:space="preserve">G Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Sánchez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Orfao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Abou Daher</w:t>
+                <w:t xml:space="preserve">J Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2024.3409202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae233d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665811v1</w:t>
+                <w:t xml:space="preserve">hal-05619721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive model for ideal reverse leakage current components in Schottky barrier diodes tested in GaN-on-SiC samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reverse Leakage Current Hysteresis in GaN Schottky Barrier Diodes Interpreted in Terms of a Trap Energy Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Di Gioia</w:t>
+                <w:t xml:space="preserve">G. Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vasallo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Mateos</w:t>
+                <w:t xml:space="preserve">Mahmoud Abou Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0100426⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (8), pp.4524-4529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2024.3409202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741441v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comprehensive model for ideal reverse leakage current components in Schottky barrier diodes tested in GaN-on-SiC samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Orfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Di Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vasallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (4), pp.044502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0100426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dielectric Passivation and Edge Effects in Planar GaN Schottky Barrier Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Orfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vasallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moro-Melgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (9), pp.4296-4301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TED.2021.3097703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1062,293 +1196,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of RF detection performance of GaAs and GaN Schottky barrier diodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">RF Detection Performance of GaN Devices: Measurements and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas I. Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Orfao E Vale Tabernero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raúl Peña</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Spanish Conference on Electron Devices (CDE'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">48th Workshop on Compound Semiconductor Devices and Integrated Circuits (WOCSDICE’25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cádiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499507v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Detection Performance of GaN Devices: Measurements and Modelling</w:t>
+                <w:t xml:space="preserve">Temperature dependence of RF detection performance of GaAs and GaN Schottky barrier diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas I. Gonzales</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Gaudencio Paz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Orfao E Vale Tabernero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Íñiguez-De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hector Sanchez-Martin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Workshop on Compound Semiconductor Devices and Integrated Circuits (WOCSDICE’25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cádiz, Spain</w:t>
+              <w:t xml:space="preserve">15th Spanish Conference on Electron Devices (CDE'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499526v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1495,51 +1629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Orfao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2026.3652934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05573797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Orfao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud ABOU DAHER" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Prystawko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae506d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Al Abdallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.70307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orfao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Pe&#241;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B G Vasallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P&#233;rez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mateos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-025-02430-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pe&#241;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou Daher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3409202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Gioia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moro-Melgar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3097703" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Orfao E Vale Tabernero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Pe&#241;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499526v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas I. Gonzales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Sanchez-Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Orfao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roelens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2026.3652934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05573797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Orfao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud ABOU DAHER" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Prystawko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae506d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orfao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Pe&#241;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B G Vasallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P&#233;rez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mateos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10825-025-02430-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Al Abdallah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.70307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Paz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae233d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pe&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abou Daher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3409202" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Gioia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasallo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mateos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moro-Melgar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3097703" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas I. Gonzales" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio &#205;&#241;iguez-De-La-Torre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudencio Paz-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Orfao E Vale Tabernero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Sanchez-Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Pe&#241;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>