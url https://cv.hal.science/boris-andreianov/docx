--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -896,235 +896,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness of general boundary-value problems for scalar conservation laws</w:t>
+                <w:t xml:space="preserve">Solvability analysis and numerical approximation of linearized cardiac electromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Sbihi</w:t>
+                <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Quarteroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ruiz-Baier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions AMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2015-05988-1⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202515500244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708973v3</w:t>
+                <w:t xml:space="preserve">hal-01256811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvability analysis and numerical approximation of linearized cardiac electromechanics</w:t>
+                <w:t xml:space="preserve">Well-posedness of general boundary-value problems for scalar conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Ruiz-Baier</w:t>
+                <w:t xml:space="preserve">Karima Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Transactions AMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 367 (6), pp. 3763-3806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202515500244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2015-05988-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256811v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708973v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On interface transmission conditions for conservation laws with discontinuous flux of general shape</w:t>
               </w:r>
@@ -1993,51 +1993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On 3D DDFV discretization of gradient and divergence operators. II. Discrete functional analysis tools and applications to degenerate parabolic problems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2480,226 +2480,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Godunov scheme for scalar conservation laws with discontinuous bell-shaped flux functions</w:t>
+                <w:t xml:space="preserve">On 3D DDFV discretization of gradient and divergence operators. I. Meshing, operators and discrete duality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Cancès</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Krell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (4), pp.1574-1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drr046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631586v2</w:t>
+                <w:t xml:space="preserve">hal-00355212v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On 3D DDFV discretization of gradient and divergence operators. I. Meshing, operators and discrete duality.</w:t>
+                <w:t xml:space="preserve">The Godunov scheme for scalar conservation laws with discontinuous bell-shaped flux functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stella Krell</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.1844--1848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imanum/drr046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00355212v3</w:t>
+                <w:t xml:space="preserve">hal-00631586v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a Burgers equation with singular resonant source term and convergence of well-balanced schemes [Well-posedness of a singular balance law]</w:t>
               </w:r>
@@ -2789,51 +2789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume methods for degenerate chemotaxis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Saad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2997,51 +2997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of discrete duality finite volume schemes for the cardiac bidomain model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Hvistendahl Karlsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3105,51 +3105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a finite volume method for a cross-diffusion model in population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Ruiz Baier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3190,278 +3190,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural stability for variable exponent elliptic problems. I. The $p(x)$-laplacian kind problems.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-uniqueness of weak solutions for the fractal Burgers equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Ouaro</w:t>
+                <w:t xml:space="preserve">Nathael Alibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreïanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.na.2010.02.039⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (4), pp. 997-016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2010.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363284v3</w:t>
+                <w:t xml:space="preserve">hal-00405892v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-uniqueness of weak solutions for the fractal Burgers equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathael Alibaud</w:t>
+                <w:t xml:space="preserve">Structural stability for variable exponent elliptic problems. I. The $p(x)$-laplacian kind problems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Andreïanov</w:t>
+                <w:t xml:space="preserve">Stanislas Ouaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 27 (4), pp. 997-016. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (1), pp.2-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2010.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2010.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405892v3</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363284v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalized solutions of the fractional Laplace equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathael Alibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 348, pp. 759-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3580,724 +3580,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for constrained conservation laws</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On vanishing viscosity approximation of conservation laws with discontinuous flux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Hvistendahl Karlsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Henrik Risebro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.617-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534872v1</w:t>
+                <w:t xml:space="preserve">hal-00438203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume schemes for locally constrained conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115 (4), pp. 609-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00211-009-0286-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small solids in an inviscid fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite volume schemes for constrained conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (4), pp.609-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00590617v1</w:t>
+                <w:t xml:space="preserve">inria-00534872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On vanishing viscosity approximation of conservation laws with discontinuous flux.</w:t>
+                <w:t xml:space="preserve">Small solids in an inviscid fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nils Henrik Risebro</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (3), pp.617-633. </w:t>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.385-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438203v1</w:t>
+                <w:t xml:space="preserve">hal-00590617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural stability for variable exponent elliptic problems. II. The $p(u)$-laplacian and coupled problems.</w:t>
+                <w:t xml:space="preserve">Discrete duality finite volume schemes for doubly nonlinear degenerate hyperbolic-parabolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Ouaro</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Hvistendahl Karlsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 72 (12), pp. 4649-4660. </w:t>
+              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.1--67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2010.02.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219891610002062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402869v1</w:t>
+                <w:t xml:space="preserve">hal-00475752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete duality finite volume schemes for doubly nonlinear degenerate hyperbolic-parabolic equations</w:t>
+                <w:t xml:space="preserve">Structural stability for variable exponent elliptic problems. II. The $p(u)$-laplacian and coupled problems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Hvistendahl Karlsen</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Ouaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (1), pp.1--67. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (12), pp. 4649-4660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219891610002062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2010.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475752v1</w:t>
+                <w:t xml:space="preserve">hal-00402869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-posedness results for triply nonlinear degenerate parabolic equations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Hvistendahl Karlsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Ouaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 247 (1), pp.277-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4344,51 +4344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On uniqueness and existence of entropy solutions for a nonlinear parabolic problem with absorption.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Wittbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4667,51 +4667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalar conservation laws with nonlinear boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 345 (8), pp.431-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5591,187 +5591,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional conservation law with boundary conditions: general results and spatially inhomogeneous case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Andreianov</w:t>
+                <w:t xml:space="preserve">Convergence of finite volume scheme for degenerate parabolic problem with zero flux boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreïanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Karimou Gazibo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYP2012 conference in Padova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Volumes for Complex Applications VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Berlin, Germany. pp. 303-311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05684-5_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761664v2</w:t>
+                <w:t xml:space="preserve">hal-00950142v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of finite volume scheme for degenerate parabolic problem with zero flux boundary condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Karimou Gazibo</w:t>
+                <w:t xml:space="preserve">One-dimensional conservation law with boundary conditions: general results and spatially inhomogeneous case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Volumes for Complex Applications VII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HYP2012 conference in Padova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Padua, Italy. pp. 259-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05684-5_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00950142v2</w:t>
+                <w:t xml:space="preserve">hal-00761664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Intrinsic Formulation and Well-posedness of a Singular Limit of Two-phase Flow Equations in Porous Media</w:t>
               </w:r>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Krell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.937-948, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6122,247 +6122,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gradient reconstruction formula for nite volume schemes and discrete duality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong boundary traces and well-posedness for scalar conservation laws with dissipative boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenneth H. Karlsen</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite volumes for complex applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.161-168</w:t>
+              <w:t xml:space="preserve">11th international conference on hyperbolic problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Lyon, France. pp.937-945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015913v1</w:t>
+                <w:t xml:space="preserve">hal-00475870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong boundary traces and well-posedness for scalar conservation laws with dissipative boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A gradient reconstruction formula for nite volume schemes and discrete duality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karima Sbihi</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth H. Karlsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international conference on hyperbolic problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Lyon, France. pp.937-945</w:t>
+              <w:t xml:space="preserve">Finite volumes for complex applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475870v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gradient reconstruction formula for finite volume schemes and discrete duality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Hvistendahl Karlsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7477,242 +7477,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative behaviour and numerical approximation of solutions to conservation laws with non-local point constraints on the flux and modeling of crowd dynamics at the bottlenecks</w:t>
+                <w:t xml:space="preserve">Solutions of the Aw-Rascle-Zhang system with point constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Donadello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Razafison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano D. Rosini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121965v2</w:t>
+                <w:t xml:space="preserve">hal-01191596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions of the Aw-Rascle-Zhang system with point constraints</w:t>
+                <w:t xml:space="preserve">Qualitative behaviour and numerical approximation of solutions to conservation laws with non-local point constraints on the flux and modeling of crowd dynamics at the bottlenecks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Donadello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Razafison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano D. Rosini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Yves Rolland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01191596v1</w:t>
+                <w:t xml:space="preserve">hal-01121965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A second order model for vehicular traffics with local point constraints on the flow</w:t>
               </w:r>
@@ -8026,51 +8026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7479E283"/>
+    <w:nsid w:val="2F641F80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8257,51 +8257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-andreianov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9314-2360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169625656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAR-3592-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937464v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1550256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873169v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-023-00857-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497181v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar Ghoshal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koumatos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-022-00831-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214129v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202522500294" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877276v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Donadello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D. Rosini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00689-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maliki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020361" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.08.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708973v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sbihi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2015-05988-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bendahmane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Baier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515500244" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940756v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891615500101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978482v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mitrovi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2014.08.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-014-0267-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816449v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631584v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697593v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karimou Gazibo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-012-0297-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567342v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2013-0011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Labani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.2179" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Igbida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2012.045992" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Wittbold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-011-0148-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ghilani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Marhraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21715" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13G8JR5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631586v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355212v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr046" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.02.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hvistendahl Karlsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Henrik Risebro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0389-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526047v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458737v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz Baier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363284v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Ouaro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.02.039" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405892v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Alibaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andre&#239;anov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2010.01.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.05.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378475v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-009-0042-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534872v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0286-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.617" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.02.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891610002062" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2009.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-008-0365-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HL9KZ430-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005779v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20170" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210505001290" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS1TK9JG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VF2N9RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri047" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KRDQ52DX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.09.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F0GR54R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0591-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004045" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_21" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2015.12.259" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109040v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761664v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950142v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05684-5_29" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606948v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_91" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561344v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52BF0F49E4D00B2833CB3A3E6D37E8195320BEF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015913v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth H. Karlsen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475870v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Amadori" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Francesco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fagioli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031463587" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698581v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39007-4_1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988530v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Stivaletta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065168v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maria Coclite" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190753v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Andreianov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brassart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320423v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Alibaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197482v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Maria Coclite" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418272v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta D Donadello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D Rosini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121965v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191596v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152481v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-andreianov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9314-2360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169625656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAR-3592-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937464v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1550256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873169v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-023-00857-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497181v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar Ghoshal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koumatos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-022-00831-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214129v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202522500294" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877276v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Donadello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D. Rosini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00689-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maliki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020361" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.08.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bendahmane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Baier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515500244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708973v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sbihi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2015-05988-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940756v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891615500101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978482v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mitrovi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2014.08.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-014-0267-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816449v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631584v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697593v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karimou Gazibo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-012-0297-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567342v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2013-0011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Labani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.2179" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Igbida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2012.045992" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Wittbold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-011-0148-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ghilani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Marhraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21715" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13G8JR5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355212v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631586v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.02.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hvistendahl Karlsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Henrik Risebro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0389-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526047v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458737v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz Baier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405892v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Alibaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andre&#239;anov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2010.01.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363284v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Ouaro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.02.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.05.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378475v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-009-0042-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.617" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0286-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475752v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891610002062" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.02.044" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2009.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-008-0365-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HL9KZ430-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005779v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20170" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210505001290" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS1TK9JG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VF2N9RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri047" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KRDQ52DX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.09.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F0GR54R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0591-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004045" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_21" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2015.12.259" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109040v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950142v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05684-5_29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761664v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606948v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_91" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561344v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52BF0F49E4D00B2833CB3A3E6D37E8195320BEF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth H. Karlsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Amadori" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Francesco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fagioli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031463587" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698581v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39007-4_1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988530v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Stivaletta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065168v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maria Coclite" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190753v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Andreianov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brassart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320423v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Alibaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197482v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Maria Coclite" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418272v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta D Donadello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D Rosini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191596v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121965v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152481v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>