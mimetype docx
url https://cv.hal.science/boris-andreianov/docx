--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -3580,447 +3580,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On vanishing viscosity approximation of conservation laws with discontinuous flux.</w:t>
+                <w:t xml:space="preserve">Small solids in an inviscid fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nils Henrik Risebro</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (3), pp.617-633. </w:t>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.385-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438203v1</w:t>
+                <w:t xml:space="preserve">hal-00590617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for locally constrained conservation laws</w:t>
+                <w:t xml:space="preserve">On vanishing viscosity approximation of conservation laws with discontinuous flux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Hvistendahl Karlsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Henrik Risebro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-009-0286-7⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.617-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387806v1</w:t>
+                <w:t xml:space="preserve">hal-00438203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for constrained conservation laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Finite volume schemes for locally constrained conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 115 (4), pp.609-645</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 115 (4), pp. 609-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-009-0286-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534872v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small solids in an inviscid fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite volume schemes for constrained conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (4), pp.609-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00590617v1</w:t>
+                <w:t xml:space="preserve">inria-00534872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete duality finite volume schemes for doubly nonlinear degenerate hyperbolic-parabolic equations</w:t>
               </w:r>
@@ -8026,51 +8026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F641F80"/>
+    <w:nsid w:val="9828728C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8257,51 +8257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-andreianov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9314-2360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169625656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAR-3592-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937464v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1550256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873169v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-023-00857-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497181v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar Ghoshal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koumatos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-022-00831-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214129v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202522500294" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877276v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Donadello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D. Rosini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00689-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maliki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020361" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.08.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bendahmane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Baier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515500244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708973v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sbihi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2015-05988-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940756v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891615500101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978482v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mitrovi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2014.08.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-014-0267-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816449v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631584v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697593v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karimou Gazibo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-012-0297-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567342v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2013-0011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Labani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.2179" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Igbida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2012.045992" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Wittbold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-011-0148-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ghilani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Marhraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21715" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13G8JR5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355212v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631586v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.02.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hvistendahl Karlsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Henrik Risebro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0389-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526047v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458737v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz Baier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405892v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Alibaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andre&#239;anov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2010.01.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363284v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Ouaro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.02.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.05.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378475v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-009-0042-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.617" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0286-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534872v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475752v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891610002062" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.02.044" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2009.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-008-0365-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HL9KZ430-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005779v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20170" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210505001290" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS1TK9JG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VF2N9RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri047" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KRDQ52DX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.09.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F0GR54R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0591-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004045" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_21" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2015.12.259" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109040v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950142v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05684-5_29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761664v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606948v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_91" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561344v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52BF0F49E4D00B2833CB3A3E6D37E8195320BEF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth H. Karlsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Amadori" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Francesco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fagioli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031463587" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698581v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39007-4_1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988530v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Stivaletta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065168v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maria Coclite" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190753v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Andreianov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brassart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320423v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Alibaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197482v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Maria Coclite" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418272v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta D Donadello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D Rosini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191596v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121965v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152481v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-andreianov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9314-2360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169625656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAR-3592-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937464v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1550256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873169v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-023-00857-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497181v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar Ghoshal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koumatos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-022-00831-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214129v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202522500294" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877276v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Donadello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D. Rosini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00689-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maliki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020361" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.08.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bendahmane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Baier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515500244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708973v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sbihi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2015-05988-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940756v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891615500101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978482v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mitrovi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2014.08.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-014-0267-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816449v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631584v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697593v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karimou Gazibo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-012-0297-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567342v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2013-0011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Labani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.2179" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Igbida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2012.045992" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Wittbold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-011-0148-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ghilani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Marhraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21715" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13G8JR5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355212v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631586v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.02.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hvistendahl Karlsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Henrik Risebro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0389-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526047v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458737v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz Baier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405892v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Alibaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andre&#239;anov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2010.01.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363284v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Ouaro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.02.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.05.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378475v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-009-0042-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.617" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0286-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475752v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891610002062" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.02.044" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2009.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-008-0365-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HL9KZ430-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005779v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20170" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210505001290" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS1TK9JG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VF2N9RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri047" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KRDQ52DX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.09.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F0GR54R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0591-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004045" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_21" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2015.12.259" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109040v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950142v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05684-5_29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761664v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606948v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_91" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561344v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52BF0F49E4D00B2833CB3A3E6D37E8195320BEF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth H. Karlsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Amadori" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Francesco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fagioli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031463587" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698581v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39007-4_1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988530v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Stivaletta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065168v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maria Coclite" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190753v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Andreianov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brassart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320423v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Alibaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197482v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Maria Coclite" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418272v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta D Donadello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D Rosini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191596v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121965v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152481v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>