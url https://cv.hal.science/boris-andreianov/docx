--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -1,7971 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7920 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Boris Andreianov </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">boris-andreianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9314-2360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169625656</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=zmjv6zMAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAR-3592-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of solutions for a class of one-dimensional models of pedestrian evacuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (3), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/23M1550256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937464v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume approximation and well-posedness of conservation laws with moving interfaces under abstract coupling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Sylla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00030-023-00857-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of controllability of the viscous Burgers equation.Part I: The L^∞ setting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Sundar Ghoshal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koumatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.70. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00028-022-00831-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497181v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence analysis and numerical approximation for a second order model of traffic with orderliness marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Sylla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (07), pp.1295-1348. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202522500294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214129v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy solutions for a two-phase transition model for vehicular traffic with metastable phase and time depending point constraint on the density flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Donadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano D. Rosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.article number 32. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00030-021-00689-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On classes of well-posedness for quasilinear diffusion equations in the whole space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maliki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.505-531. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2020361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear time compactness result and applications to discretization of degenerate parabolic-elliptic PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 273 (12), pp.3633-3670. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfa.2017.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvability analysis and numerical approximation of linearized cardiac electromechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfio Quarteroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz-Baier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202515500244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-posedness of general boundary-value problems for scalar conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions AMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 367 (6), pp. 3763-3806. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/S0002-9947-2015-05988-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708973v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On interface transmission conditions for conservation laws with discontinuous flux of general shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cancès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.343-384. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219891615500101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy conditions for scalar conservation laws with discontinuous flux revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Mitrović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ann. IHP Analyse Nonlinéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978482v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the attainable set for a class of triangular systems of conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Donadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyam Sundar Ghoshal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (3), pp. 503-532. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00028-014-0267-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-by-phase upstream scheme that converges to the vanishing capillarity solution for countercurrent two-phase flow in two-rocks media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cancès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating the vanishing capillarity limit of two-phase flow in multi-dimensional heterogeneous porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cancès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (7-8), pp.651-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd dynamics and conservation laws with non-local constraints and capacity drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Donadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano D. Rosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (13), pp. 2685-2722. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202514500341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816449v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-posedness for a one-dimensional fluid-particle interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takéo Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/130907963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanishing capillarity solutions of Buckley-Leverett equation with gravity in two-rocks' medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cancès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.551-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy formulation of degenerate parabolic equation with zero-flux boundary condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Karimou Gazibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164 (5), pp. 1471-1491. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00033-012-0297-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697593v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On 3D DDFV discretization of gradient and divergence operators. II. Discrete functional analysis tools and applications to degenerate parabolic problems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (4), pp. 369-410. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cmam-2013-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567342v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning operators and $L^\infty$ attractor for a class of reaction-diffusion systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Labani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications on Pure and Applied Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (6), pp. 2179-2199. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/cpaa.2012.11.2179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On uniqueness techniques for degenerate convection-diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Igbida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of dynamical systems and differential equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1/2), pp. 3-34. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDSDE.2012.045992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume approximation of degenerate two-phase flow model with unlimited air mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouzha Marhraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp. 441-474. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/num.21715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of approximate solutions to an elliptic-parabolic equation without the structure condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Wittbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (6), pp. 695-717. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00030-011-0148-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Godunov scheme for scalar conservation laws with discontinuous bell-shaped flux functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cancès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.1844--1848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On 3D DDFV discretization of gradient and divergence operators. I. Meshing, operators and discrete duality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Krell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (4), pp.1574-1603. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imanum/drr046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355212v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Burgers equation with singular resonant source term and convergence of well-balanced schemes [Well-posedness of a singular balance law]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (6), pp. 1939-1964. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcds.2012.32.1939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume methods for degenerate chemotaxis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Saad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 235 (14), pp.4015 - 4031. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2011.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of L^1-dissipative solvers for scalar conservation laws with discontinuous flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hvistendahl Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Henrik Risebro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 201 (1), pp.27-86. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00205-010-0389-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of discrete duality finite volume schemes for the cardiac bidomain model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hvistendahl Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, In Press, pp.1-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a finite volume method for a cross-diffusion model in population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Ruiz Baier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (02), pp.307-344. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218202511005064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458737v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-uniqueness of weak solutions for the fractal Burgers equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathael Alibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreïanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (4), pp. 997-016. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anihpc.2010.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405892v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural stability for variable exponent elliptic problems. I. The $p(x)$-laplacian kind problems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ouaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (1), pp.2-24. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2010.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363284v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on uniqueness of entropy solutions to degenerate parabolic equations in $\mathbb{R}^N$.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maliki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (1), pp. 109-118. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00030-009-0042-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renormalized solutions of the fractional Laplace equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathael Alibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348, pp. 759-762. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small solids in an inviscid fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lagoutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takéo Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.385-404. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2010.5.385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume schemes for constrained conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (4), pp.609-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume schemes for locally constrained conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Goatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (4), pp. 609-645. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-009-0286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On vanishing viscosity approximation of conservation laws with discontinuous flux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hvistendahl Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Henrik Risebro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.617-633. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2010.5.617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural stability for variable exponent elliptic problems. II. The $p(u)$-laplacian and coupled problems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ouaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (12), pp. 4649-4660. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2010.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete duality finite volume schemes for doubly nonlinear degenerate hyperbolic-parabolic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hvistendahl Karlsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), pp.1--67. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219891610002062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-posedness results for triply nonlinear degenerate parabolic equations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hvistendahl Karlsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Ouaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 247 (1), pp.277-302. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On uniqueness and existence of entropy solutions for a nonlinear parabolic problem with absorption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Sbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Wittbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (3), pp.449--490. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00028-008-0365-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete duality finite volume schemes for Leray-Lions type elliptic problems on general 2D meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp 145-195. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/num.20170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005779v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness for inhomogeneous Dirichlet problem for elliptic-parabolic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Igbida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 136 (6), pp.1119-1133. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0308210505001290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar conservation laws with nonlinear boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 345 (8), pp.431-434. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the finite-volume approximation of regular solutions of the $p$-Laplacian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (3), pp. 472-502. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imanum/dri047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising uniqueness for a nonlinear diffusion-convection equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Igbida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 227 (1), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jde.2005.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besov regularity and new error estimates for finite volume approximations of the p-laplacian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 100 no 4, p. 565-592. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-005-0591-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite volume schemes for the p-laplacian on cartesian meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 no 6, pp 931-959. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an:2004045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of Finite Volume Approximations for a Nonlinear Elliptic-Parabolic Problem: a &amp;quot;&amp;quot;Continuous&amp;quot;&amp;quot; Approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Gutnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Wittbold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (1), pp.228-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macroscopic model to reproduce self-organization at bottlenecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Sylla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications IX - Methods, Theoretical Aspects, Examples. FVCA 9, Bergen, Norway, June 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bergen, Norway. pp.243-254, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemann problems with non--local point constraints and capacity drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Donadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano D. Rosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling with Measures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Leiden, Netherlands. pp. 259-278, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mbe.2015.12.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEW APPROACHES TO DESCRIBING ADMISSIBILITY OF SOLUTIONS OF SCALAR CONSERVATION LAWS WITH DISCONTINUOUS FLUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Carry-le-Rouet, France. pp.40-65, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201550003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional conservation law with boundary conditions: general results and spatially inhomogeneous case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYP2012 conference in Padova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Padua, Italy. pp. 259-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of finite volume scheme for degenerate parabolic problem with zero flux boundary condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreïanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Karimou Gazibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany. pp. 303-311, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05684-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Intrinsic Formulation and Well-posedness of a Singular Limit of Two-phase Flow Equations in Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouzha Marhraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference Zaragoza–Pau on Applied Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Jaca, Spain. pp. 21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative interface coupling of conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HYP2010 conference in Beijing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Beijing, China. pp.123-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark 3D: a version of the DDFV scheme with cell/vertex unknowns on general meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Krell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp.937-948, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time compactness tools for discretized evolution equations and applications to degenerate parabolic PDEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volumes for Complex Applications VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. pp. 21-29, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20671-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gradient reconstruction formula for nite volume schemes and discrete duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth H. Karlsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite volumes for complex applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong boundary traces and well-posedness for scalar conservation laws with dissipative boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Sbihi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international conference on hyperbolic problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Lyon, France. pp.937-945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gradient reconstruction formula for finite volume schemes and discrete duality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hvistendahl Karlsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite volumes for complex applications V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Aussois, France. pp. 161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Besov framework for finite volume approximation of the $p$-Laplacian on non-uniform Cartesian grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris-sud working group on modelling and scientific computing 2006-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Orsay, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mathematical theory of Hughes' model : a survey of results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Amadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fagioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowd Dynamics, Volume 4 : Analytics and Human Factors in Crowd Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Modeling and Simulation in Science, Engineering and Technology, 978-3-031-46358-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semigroup approach to conservation laws with discontinuous flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.-Q. Chen, H. Holden and K.H. Karlsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics Vol.49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Springer, pp. 1-22, 2013, Hyperbolic Conservation Laws and Related Analysis with Applications, 978-3-642-39006-7. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39007-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stability of one-dimensional Hughes' dynamics with affine costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Fagioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano D. Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziano Stivaletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSERVATION LAWS ON A STAR-SHAPED GRAPH UNDER GENERALIZED KEDEM-KATCHALSKY NODE TRANSMISSION CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Maria Coclite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Donadello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065168v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness of entropy solutions to fractional conservation laws with &amp;quot;fully infinite&amp;quot; speed of propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Brassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190753v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLOCAL DISSIPATION MEASURE AND L 1 KINETIC THEORY FOR FRACTIONAL CONSERVATION LAWS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaël Alibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Ouedraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic selection of solutions to scalar conservation laws with discontinuous flux in the context of vehicular traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano D. Rosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197482v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WELL-POSEDNESS FOR A MONOTONE SOLVER FOR TRAFFIC JUNCTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiseppe Maria Coclite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Donadello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and approximation of one-dimensional scalar conservation laws with general point constraints on the flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta D Donadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano D Rosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418272v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the attainable set for a scalar nonconvex conservation law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Donadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative behaviour and numerical approximation of solutions to conservation laws with non-local point constraints on the flux and modeling of crowd dynamics at the bottlenecks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Donadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano D. Rosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121965v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions of the Aw-Rascle-Zhang system with point constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Donadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Razafison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yves Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano D. Rosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second order model for vehicular traffics with local point constraints on the flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Donadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano D. Rosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit formulation for the Dirichlet problem for parabolic-hyperbolic conservation laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Karimou Gazibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152481v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions processus intégrales des équations d'évolution abstraites et application à l'approximation numérique d'un problème parabolique dégénéré. [ Integral-process solutions of abstract evolution equations and application to numerical approximation of a degenerate parabolic boundary-value problem. ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Andreianov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Karimou Gazibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8026,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9828728C"/>
+    <w:nsid w:val="4F2F169C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8257,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-andreianov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9314-2360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169625656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAR-3592-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937464v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1550256" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873169v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-023-00857-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497181v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar Ghoshal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koumatos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-022-00831-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214129v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202522500294" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877276v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Donadello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D. Rosini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00689-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maliki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020361" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.08.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bendahmane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Baier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515500244" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708973v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sbihi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2015-05988-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940756v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891615500101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978482v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mitrovi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2014.08.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-014-0267-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816449v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631584v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697593v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karimou Gazibo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-012-0297-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567342v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2013-0011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Labani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.2179" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Igbida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2012.045992" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Wittbold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-011-0148-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ghilani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Marhraoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21715" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13G8JR5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355212v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631586v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.02.023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475840v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hvistendahl Karlsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Henrik Risebro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0389-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526047v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458737v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz Baier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405892v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Alibaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andre&#239;anov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2010.01.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363284v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Ouaro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.02.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.05.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378475v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-009-0042-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.617" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0286-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475752v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891610002062" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.02.044" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2009.03.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-008-0365-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HL9KZ430-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005779v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20170" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210505001290" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS1TK9JG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.09.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VF2N9RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri047" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KRDQ52DX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.09.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F0GR54R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004419v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0591-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004088v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004045" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_21" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959974v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2015.12.259" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109040v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950142v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05684-5_29" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761664v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606948v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_91" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561344v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52BF0F49E4D00B2833CB3A3E6D37E8195320BEF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth H. Karlsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Amadori" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Francesco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fagioli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031463587" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698581v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39007-4_1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988530v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Stivaletta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065168v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maria Coclite" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190753v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Andreianov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brassart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320423v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Alibaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197482v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Maria Coclite" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418272v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta D Donadello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D Rosini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346993v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191596v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121965v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146116v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152481v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-andreianov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9314-2360" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169625656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=zmjv6zMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAR-3592-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937464v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Girard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1550256" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873169v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-023-00857-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497181v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar Ghoshal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koumatos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-022-00831-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214129v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202522500294" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877276v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Donadello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D. Rosini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-021-00689-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maliki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020361" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Moussa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2017.08.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bendahmane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz-Baier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515500244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708973v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sbihi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2015-05988-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940756v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891615500101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978482v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mitrovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2014.08.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Razafison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-014-0267-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816449v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500341" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631584v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697593v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karimou Gazibo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-012-0297-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567342v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2013-0011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522783v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Labani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.2179" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553819v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Igbida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2012.045992" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eymard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ghilani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Marhraoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.21715" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-13G8JR5S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Wittbold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-011-0148-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631586v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355212v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Krell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drr046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1939" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Saad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.02.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hvistendahl Karlsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Henrik Risebro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0389-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526047v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458737v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ruiz Baier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005064" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405892v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Alibaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andre&#239;anov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2010.01.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363284v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Ouaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.02.039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378475v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-009-0042-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.05.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387806v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0286-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.617" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2010.02.044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891610002062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475758v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2009.03.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475748v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-008-0365-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HL9KZ430-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005779v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20170" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210505001290" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS1TK9JG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.09.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VF2N9RT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dri047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-KRDQ52DX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2005.09.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F0GR54R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004419v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0591-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004088v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004045" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526538v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_21" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2015.12.259" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761664v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950142v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05684-5_29" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606948v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761662v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_91" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561344v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52BF0F49E4D00B2833CB3A3E6D37E8195320BEF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth H. Karlsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475870v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475892v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Amadori" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Francesco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Fagioli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9783031463587" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698581v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39007-4_1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Stivaletta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065168v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maria Coclite" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190753v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Andreianov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brassart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320423v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;l Alibaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ouedraogo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197482v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Maria Coclite" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418272v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta D Donadello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D Rosini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121965v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191596v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yves Rolland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146116v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152481v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857478v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>