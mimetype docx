--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -894,789 +894,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le renouvellement des sources du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille, 596 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Brexit – Dans toutes ses dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Barraud. Université Paris 1 Panthéon-Sorbonne- Université Jiao Tong de Shanghai-L’Harmattan, 2018, Europe-Asie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille, 596 p., 2018</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désinformation 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 270 p., 2018, coll. Questions contemporaines, série Questions de communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 270 p., 2018, coll. Questions contemporaines, série Questions de communication</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit postmoderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 320 p., 2017, coll. Le droit aujourd'hui</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pragmatisme juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bibliothèque du droit, Jean-Paul Céré, 978-2-343-13206-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585675v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jurisprudence et la doctrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 270 p., 2017, coll. Le droit aujourd'hui</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que le droit ? – Théorie syncrétique et échelle de juridicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-343-13423-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le pluralisme juridique – Une expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 394 p., 2017, coll. Le droit aujourd'hui</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 320 p., 2017, coll. Le droit aujourd'hui</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources du droit de la communication par internet, thèse de doctorat soutenue le 1er juillet 2016 à la Faculté de droit et de science politique d’Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université d'Aix-Marseille, 3 vol., 1299 p., num. national de thèse : 2016AIXM1026, 2016, sous la direction du Professeur Hervé Isar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bibliothèque du droit, Jean-Paul Céré, 978-2-343-13206-8</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories du droit et pluralisme juridique – Tome I : Les théories dogmatiques du droit et la fragilité du pluralisme juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille (PUAM), 586 p., 2016, coll. Inter-normes, 978 - 2 - 7314 - 1029 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille (PUAM), 586 p., 2016, coll. Inter-normes, 978 - 2 - 7314 - 1029 - 7</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories du droit et pluralisme juridique – Tome II : La théorie syncrétique du droit et la possibilité du pluralisme juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille (PUAM), 698 p., 2016, coll. Inter-normes, 978 - 2 - 7314 - 1034 - 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille (PUAM), 698 p., 2016, coll. Inter-normes, 978 - 2 - 7314 - 1034 - 1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche juridique – Sciences et pensées du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 556 p., 2016, coll. Logiques juridiques, 978-2-343-09170-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367410v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02013914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État – Entre fait et droit</w:t>
               </w:r>
@@ -2115,7122 +2115,7122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laugée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.63-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook à nouveau condamné dans le cadre de l’affaire Cambridge Analytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En Allemagne, la loi autorisant l’espionnage des étrangers jugée inconstitutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Boris Barraud</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles lois russes de lutte contre l’influence américaine à travers les médias et les technologies de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.62-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.49-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “bon juriste” : bon technicien ? bon tacticien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Assange arrêté par le Royaume-Uni, poursuivi par les États-Unis – La protection des lanceurs de lanceurs d’alerte en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">”Internet durable” russe – Les libertés publiques numériques menacées en Russie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre froide de l’information : comment la Russie manipule les démocraties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'« internet durable » russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51, pp.57-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêté par le Royaume-Uni, Julian Assange est poursuivi aux États-Unis pour espionnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51, pp.56-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de la presse et la Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.100-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de directive européenne créant un statut protecteur des lanceurs d’alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique (seconde partie : Les nouvelles technologies juridiques ou l’intelligence artificielle au service du droit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre froide de l’information : comment la Russie manipule les démocraties occidentales grâce aux réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique (première partie : La dictature des algorithmes ou l’intelligence artificielle à la source du droit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de directive européenne créant un statut protecteur des lanceurs d’alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux éthiques des algorithmes et de l’intelligence artificielle, rapport de la CNIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épilogue de l’affaire “Luxleaks” : la peine d’Antoine Deltour suspendue (obs. sur Cour d’appel de Luxembourg, 15 mai 2018, A. Deltour c./ PricewaterhouseCoopers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aadhaar : l’identification biométrique indienne dans la tourmente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Little Brothers : l’application de “police citoyenne” Reporty jugée illégale par la CNIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les algorithmes au cœur du droit et de l’État postmodernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of open governments - Revue Internationale des gouvernements ouverts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La lutte contre les fausses informations sur internet : un jeu de lois »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répondre à la plurinormativité par l’internormativité : la corégulation de l’internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'internormativité</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le RGPD européen séduit le Japon et inspire la Californie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Après le RGPD européen, du nouveau en matière de protection des données personnelles au Japon et… en Californie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan local d’urbanisme, outil de protection de l’environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le darknet et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1-2, pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les blockchains et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.48-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand contre Facebook : “L’Origine du monde” de Courbet a-t-elle été censurée par le réseau social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trafic de données personnelles et manipulation de la démocratie : qu’a-t-on appris avec l’affaire Cambridge Analytica ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.90-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Darknet et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, hors série, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souveraineté et la norme fondamentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’algorithmisation de l’administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.42-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678300v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Luxleaks” : un lanceur d’alerte ne peut pas l’être à moitié » (obs. sur Cour de cassation de Luxembourg, 11 janv. 2018, A. Deltour et R. Halet c./ PricewaterhouseCoopers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d’expression suppose de pouvoir suivre et commenter le compte Twitter du Président des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les algorithmes au cœur du droit et de l’État postmodernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Digital and Data Law / Revue internationale de droit des données et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'État algorithmique, 4, pp.37-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Inde, la boîte de Pandore des libertés civiles est ouverte : la Cour suprême consacre un droit constitutionnel à la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peine clémente pour délit altruiste ? Les lanceurs d’alerte “LuxLeaks” jugés en appel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté plutôt que la sécurité : rapport du CNNum sur les enjeux du chiffrement des communications électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les nouveaux défis de la recherche sur les sources du droit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un grand virage technologique du droit et de l’État ? Étude annuelle 2017 du Conseil d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du réseau à la pyramide ? Le Brexit comme laboratoire de la renationalisation des droits »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Observatoire du Brexit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avocats et magistrats à l’ère des algorithmes : modernisation ou gadgétisation de la justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la vie privée au travail : la CEDH précise le régime de la surveillance des courriels des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers une cinquième liberté de circulation dans l’Union européenne ? Avis du CNNum sur la libre circulation des données »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fichier TES : la CNIL réservée, le CNNum révolté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche macro-juridique et recherche micro-juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Souveraineté de l’État et puissance de l’État »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time single analog output for quadrature phase interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Laugée</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/28/4/045103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souveraineté de l’État et puissance de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche macro-juridique et recherche micro-juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit 1.0, droit 2.0, droit 3.0 ? Les NTIC, mille défis pour les juristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, p. 41-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lanceurs d’alerte “LuxLeaks” : peines clémentes pour délits altruistes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 54, pp.63-65</w:t>
+              <w:t xml:space="preserve">, 2017, 42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Facebook à nouveau condamné dans le cadre de l’affaire Cambridge Analytica</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux défis de la recherche sur les sources du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.1499-1535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nouvelle règlementation européenne des données personnelles : une simplification limitée mais une protection augmentée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 53, pp.19-20</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nouvelles lois russes de lutte contre l’influence américaine à travers les médias et les technologies de communication</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécialisation du droit des communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.45-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook ou l’avenir du journalisme ? The Platform Press, “How Silicon Valley Reengineered Journalism”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 53, pp.62-64</w:t>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Julian Assange arrêté par le Royaume-Uni, poursuivi par les États-Unis – La protection des lanceurs de lanceurs d’alerte en question</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aux États-Unis, les données personnelles sont des biens commerciaux comme les autres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50-51</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La liberté de la presse et la Chine</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un algorithme capable de prédire les décisions des juges : vers une robotisation de la justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.121-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404518v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coup de data permanent : la loi des algorithmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souveraineté de l'État et puissance de l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165, pp.123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Loi britannique sur la surveillance de masse : le &amp;quot;Brexit&amp;quot; des droits fondamentaux ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52, pp.100-105</w:t>
+              <w:t xml:space="preserve">, 2017, n° 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">”Internet durable” russe – Les libertés publiques numériques menacées en Russie ?</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État territorial face au cyberespace mondial – L’informatique en nuage… de Tchernobyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, p. 41 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanorhéomètre pour l’étude de ﬂuides conﬁnés des échelles macroscopiques vers les tailles moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.29 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/i2m.15.3-4.29-44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication du rapport de Laurence Franceschini relatif à l’élaboration d’un droit voisin pour les éditeurs de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50-51</w:t>
+              <w:t xml:space="preserve">, 2016, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'« internet durable » russe</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “Privacy Shield” adopté mais toujours critiqué par les défenseurs du droit au respect de la vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50-51, pp.57-59</w:t>
+              <w:t xml:space="preserve">, 2016, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Arrêté par le Royaume-Uni, Julian Assange est poursuivi aux États-Unis pour espionnage</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts de données personnelles de l’Union européenne vers les États-Unis : le “Privacy Shield” succède au “Safe Harbor”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50-51, pp.56-57</w:t>
+              <w:t xml:space="preserve">, 2016, 38, p. 17 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guerre froide de l’information : comment la Russie manipule les démocraties</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données personnelles : Facebook ne peut pas enregistrer les données de navigation des internautes sans leur consentement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49, pp.75</w:t>
+              <w:t xml:space="preserve">, 2016, 37, p. 23 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet de directive européenne créant un statut protecteur des lanceurs d’alerte</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science et la doctrine juridiques à l’épreuve de la polysémie des concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, p. 5 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de la sanction – Réflexions autour de la difficile répression des activités illicites en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128, p. 45 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procès “LuxLeaks” : les lanceurs d’alerte condamnés pour vol et violation du secret professionnel et du secret des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50-51</w:t>
+              <w:t xml:space="preserve">, 2016, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique (seconde partie : Les nouvelles technologies juridiques ou l’intelligence artificielle au service du droit)</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur : la CJUE précise le régime de l’exception de reprographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, p. 12 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et temps du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2016, 123, pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique (première partie : La dictature des algorithmes ou l’intelligence artificielle à la source du droit)</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision de la règlementation européenne sur la protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, p. 14 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice prédictive et la défense assistée par ordinateur : progrès ou menaces pour le métier d’avocat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, p. 374-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La co-écriture citoyenne des projets de loi : la participation au service de la représentation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage du plan en deux parties dans les facultés de droit françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.807-825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science du droit parmi les sciences sociales : la tradition de l’autonomie et la tentation de l’ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, p. 27 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit à l’interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit public-droit privé : de la summa divisio à la ratio divisio ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, p. 1101 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques raisons juridiques de supprimer les jurys populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.377-411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République révolutionnaire – Modernité et archaïsme constitutionnels des premières institutions républicaines de France (1792-1799)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, p. 63 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxinomie des fonctionnaires : entre l’art et l’obsession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.269-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échelle de juridicité : un outil pour mesurer le droit et fonder une théorie syncrétique (seconde partie : application)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La famille en mutation, 57, pp.503-550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution, décentralisation et unité de l’État - Quelques propositions audacieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “croisements des sciences” et les juristes – Essai sur l’ascientificité de la transdisciplinarité et l’impraticabilité de la pluridisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InFluxus </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation des jeux d’argent en ligne : entre intérêt général et intérêts financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2014, 103, p. 91 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l’internet abandonné aux juges ? Illustration par la construction du régime de responsabilité des sites de partage de vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, p. 48 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50-51, pp.5-8</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources du droit administratif – Évolution et actualité de l’“exception administrative”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue administrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 395, p. 497 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice au hasard – De quelques motifs juridiques de supprimer les jurys populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, p. 287 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échelle de juridicité : un outil pour mesurer le droit et fonder une théorie syncrétique (première partie : présentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.365-423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation de l’audiovisuel entre CSA et Conseil d’État – Ou comment concilier efficacité de l’action et séparation des pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 164, pp.49-54</w:t>
+              <w:t xml:space="preserve">, 2013, 92, p. 54 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le “bon juriste” : bon technicien ? bon tacticien ?</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les démêlés juridiques du secret des sources des journalistes – Retour sur les derniers épisodes à l’aube du “projet de loi Taubira”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, p. 81 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sécurisation par la banalisation – Étude critique des dernières évolutions législatives de la fonction publique contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, p. 143 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la protection du patrimoine architectural, urbain et paysager – Vue panoramique sur un jardin juridique à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, p. 16 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audiovisuel et pluralisme politique – Le CSA entre réalisme et idéalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142, p. 121 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime fiscal des médias – Étude critique d’une “foire aux niches”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, p. 87 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’imprimé au numérique – Le régime juridique des médias écrits à l’épreuve de leur dématérialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, p. 105 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de l’acte juridique électronique – Une nouvelle illustration de l’inconséquence du droit devant la modernité technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 175</w:t>
+              <w:t xml:space="preserve">, 2012, 144, p. 1791 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit dépendant de la science ? Les juges et le principe de précaution face aux pollutions électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87, p. 73 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5770 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367582v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01367647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux de hasard en ligne et libre prestation de service</w:t>
               </w:r>
@@ -9455,77 +9455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall slip of complex fluids: Interfacial friction versus slip length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9748,2653 +9748,2653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les intelligences artificielles du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boris Barraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intelligence artificielle : dans toutes ses dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.195-206, 2020, 978-2-343-19274-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intelligence de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Barraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligence artificielle : dans toutes ses dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.15-80, 2020, 978-2-343-19274-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les intelligences artificielles du droit</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier le langage du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Joyeux, L. Gautier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une quatrième révolution industrielle ? L’IA comme moteur, les données comme carburant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Barraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligence artificielle : dans toutes ses dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.195-206, 2020, 978-2-343-19274-1</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.147-176, 2020, 978-2-343-19274-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intelligence de l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boris Barraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intelligence artificielle – Dans toutes ses dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vers une quatrième révolution industrielle ? L’IA comme moteur, les données comme carburant</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327501v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence artificielle : dimension juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Barraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intelligence artificielle : dans toutes ses dimensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.147-176, 2020, 978-2-343-19274-1</w:t>
+              <w:t xml:space="preserve">L’intelligence artificielle – Dans toutes ses dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne-Université Jiao Tong de Shanghai-L’Harmattan, coll. Europe &amp; Asie, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'intelligence de l'intelligence artificielle</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le droit cosmopolitique à l’épreuve de la démondialisation du droit – Réflexions à partir du Brexit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le retour des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction – L’intelligence artificielle : une actualité passionnante, un avenir incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Barraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intelligence artificielle – Dans toutes ses dimensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
+              <w:t xml:space="preserve">L’intelligence artificielle – Dans toutes ses dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne-Université Jiao Tong de Shanghai-L’Harmattan, coll. Europe &amp; Asie, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Répondre à la plurinormativité par l’internormativité : la corégulation de l’internet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'internormativité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’intelligence artificielle : dimension juridique</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legaltechs, algorithmes, blockchains, smarts contracts… Le droit sans les juristes ou des juristes omniscients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Lajous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juriste idéal – Sécurité et innovation, comment être un bon juriste aujourd’hui et demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du web participatif (blogs, forums, wikis, réseaux sociaux, plateformes de partage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre le Royaume-Uni et l’Union européenne, du Traité de Rome au Brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Barraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’intelligence artificielle – Dans toutes ses dimensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne-Université Jiao Tong de Shanghai-L’Harmattan, coll. Europe &amp; Asie, 2019</w:t>
+              <w:t xml:space="preserve">Brexit – La déconstruction européenne dans toutes ses dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne-Université Jiao Tong de Shanghai-L’Harmattan, pp.25-42, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction – L’intelligence artificielle : une actualité passionnante, un avenir incertain</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éditeur : barrière ou passerelle ? – Les publications des jeunes chercheurs en droit à l’heure de l’Open Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juriconnexion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les thèses et mémoires universitaires en droit – Actes de la journée annuelle Juriconnexion pour l’information juridique du 7 décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmes et décisions de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Rouet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithmes et décisions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer avec les normes, gérer les risques juridiques, accroître la performance juridique… Liberté et créativité des juristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Lajous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juriste idéal – Sécurité et innovation, comment être un bon juriste aujourd’hui et demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brexit, objet scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Barraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’intelligence artificielle – Dans toutes ses dimensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne-Université Jiao Tong de Shanghai-L’Harmattan, coll. Europe &amp; Asie, 2019</w:t>
+              <w:t xml:space="preserve">Brexit – La déconstruction européenne dans toutes ses dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne-Université Jiao Tong de Shanghai-L’Harmattan, pp.9-14, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les discours des juristes peu ouverts aux déictiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Biglari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les déictiques à l’épreuve des discours et des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratisation et la régionalisation des enseignements artistiques publics (articles 51 à 54)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Mouron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté de création, architecture et patrimoine – Regards croisés sur la loi du 7 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, 2018</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du juge humain au juge robot ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice prédictive : évolution, révolution ? Actes du colloque du 23 mai 2017, Cour d’appel de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne-Université Jiao Tong de Shanghai-L’Harmattan, pp.25-42, 2018</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avocats et magistrats à l’ère des algorithmes : modernisation ou gadgétisation de la justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. Degos, dir., Juriste-codeur, open data, smart contract, smart procès… et bientôt smart justice ?, Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.23-27, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne-Université Jiao Tong de Shanghai-L’Harmattan, pp.9-14, 2018</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche juridique : Introduction et conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique - Sciences et pensées du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, 2018</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories du droit et pluralisme juridique : Avant-propos, introduction, conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories du droit et pluralisme juridique - Tome I : Les théories dogmatiques du droit et la fragilité du pluralisme juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, 2016, 978 - 2 - 7314 - 1029 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2018</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épistémologie juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, 2018</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Laval, 2018</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories du droit et pluralisme juridique : Introduction et conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories du droit et pluralisme juridique - Tome II : La théorie syncrétique du droit et la possibilité du pluralisme juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, 2016, 978 - 2 - 7314 - 1034 - 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.23-27, 2017</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anthropologie juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit comparé</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthodologie juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse économique du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Histoire du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, 2016, 978 - 2 - 7314 - 1034 - 1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science du droit positif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'anthropologie juridique</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'analyse économique du droit</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La méthodologie juridique</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367767v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-01367758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Etat - Entre fait et droit : Avant-propos, introduction et conclusion</w:t>
               </w:r>
@@ -13155,51 +13155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="886B0668"/>
+    <w:nsid w:val="D766CE2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13386,51 +13386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boris.barraud@vinosophia.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544994v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58258" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585675v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013914v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367431v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01367405v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933008v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laug&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520068v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422594v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678300v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/28/4/045103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575944v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404518v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593157v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376495v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376492v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367476v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367484v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367677v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376493v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581990v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.29-44" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367506v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367502v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367520v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367533v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367516v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367639v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367582v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327501v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995674v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683470v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729663v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854475v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731496v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527790v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637899v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367793v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412963v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367781v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367751v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367747v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367763v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369309v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367758v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/le-statut-general-des-fonctionnaires.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367472v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01367720v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01367714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boris.barraud@vinosophia.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544994v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585675v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54823" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367431v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01367405v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laug&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879261v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678300v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581983v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/28/4/045103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404518v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.29-44" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367506v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367520v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367533v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367522v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327501v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854475v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527791v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637899v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367789v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367786v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367747v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367773v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367753v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/le-statut-general-des-fonctionnaires.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367472v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01367720v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01367714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>