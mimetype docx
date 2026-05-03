--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -770,151 +770,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prospective juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.308, 2019, Logiques juridiques, 978-2-343-19034-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle – Dans toutes ses dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Barraud. Université Paris 1 Panthéon-Sorbonne-Université Jiao Tong de Shanghai-L’Harmattan, A paraître, Ji Zhe, Michel Mazoyer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060055v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02445028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouvellement des sources du droit</w:t>
               </w:r>
@@ -2680,6695 +2680,6695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arrêté par le Royaume-Uni, Julian Assange est poursuivi aux États-Unis pour espionnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51, pp.56-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guerre froide de l’information : comment la Russie manipule les démocraties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'« internet durable » russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 50-51, pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Arrêté par le Royaume-Uni, Julian Assange est poursuivi aux États-Unis pour espionnage</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de la presse et la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50-51, pp.56-57</w:t>
+              <w:t xml:space="preserve">, 2019, 52, pp.100-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La liberté de la presse et la Chine</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de directive européenne créant un statut protecteur des lanceurs d’alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52, pp.100-105</w:t>
+              <w:t xml:space="preserve">, 2019, 50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique (seconde partie : Les nouvelles technologies juridiques ou l’intelligence artificielle au service du droit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre froide de l’information : comment la Russie manipule les démocraties occidentales grâce aux réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique (première partie : La dictature des algorithmes ou l’intelligence artificielle à la source du droit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de directive européenne créant un statut protecteur des lanceurs d’alerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50-51</w:t>
+              <w:t xml:space="preserve">, 2019, 50-51, pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique (seconde partie : Les nouvelles technologies juridiques ou l’intelligence artificielle au service du droit)</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux éthiques des algorithmes et de l’intelligence artificielle, rapport de la CNIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épilogue de l’affaire “Luxleaks” : la peine d’Antoine Deltour suspendue (obs. sur Cour d’appel de Luxembourg, 15 mai 2018, A. Deltour c./ PricewaterhouseCoopers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aadhaar : l’identification biométrique indienne dans la tourmente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Little Brothers : l’application de “police citoyenne” Reporty jugée illégale par la CNIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les algorithmes au cœur du droit et de l’État postmodernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of open governments - Revue Internationale des gouvernements ouverts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La lutte contre les fausses informations sur internet : un jeu de lois »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2018, 154, pp.51-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guerre froide de l’information : comment la Russie manipule les démocraties occidentales grâce aux réseaux sociaux</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répondre à la plurinormativité par l’internormativité : la corégulation de l’internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'internormativité</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le RGPD européen séduit le Japon et inspire la Californie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49</w:t>
+              <w:t xml:space="preserve">, 2018, 48, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique (première partie : La dictature des algorithmes ou l’intelligence artificielle à la source du droit)</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Après le RGPD européen, du nouveau en matière de protection des données personnelles au Japon et… en Californie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan local d’urbanisme, outil de protection de l’environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le darknet et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1-2, pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les blockchains et le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2018, 147, pp.48-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet de directive européenne créant un statut protecteur des lanceurs d’alerte</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand contre Facebook : “L’Origine du monde” de Courbet a-t-elle été censurée par le réseau social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50-51, pp.5-8</w:t>
+              <w:t xml:space="preserve">, 2018, 46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux éthiques des algorithmes et de l’intelligence artificielle, rapport de la CNIL</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trafic de données personnelles et manipulation de la démocratie : qu’a-t-on appris avec l’affaire Cambridge Analytica ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.90-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souveraineté et la norme fondamentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Darknet et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, hors série, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’algorithmisation de l’administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.42-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678300v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Luxleaks” : un lanceur d’alerte ne peut pas l’être à moitié » (obs. sur Cour de cassation de Luxembourg, 11 janv. 2018, A. Deltour et R. Halet c./ PricewaterhouseCoopers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Épilogue de l’affaire “Luxleaks” : la peine d’Antoine Deltour suspendue (obs. sur Cour d’appel de Luxembourg, 15 mai 2018, A. Deltour c./ PricewaterhouseCoopers)</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d’expression suppose de pouvoir suivre et commenter le compte Twitter du Président des États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aadhaar : l’identification biométrique indienne dans la tourmente</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les algorithmes au cœur du droit et de l’État postmodernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Digital and Data Law / Revue internationale de droit des données et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'État algorithmique, 4, pp.37-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Inde, la boîte de Pandore des libertés civiles est ouverte : la Cour suprême consacre un droit constitutionnel à la vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Little Brothers : l’application de “police citoyenne” Reporty jugée illégale par la CNIL</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peine clémente pour délit altruiste ? Les lanceurs d’alerte “LuxLeaks” jugés en appel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+              <w:t xml:space="preserve">, 2017, n° 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté plutôt que la sécurité : rapport du CNNum sur les enjeux du chiffrement des communications électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La lutte contre les fausses informations sur internet : un jeu de lois »</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les nouveaux défis de la recherche sur les sources du droit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un grand virage technologique du droit et de l’État ? Étude annuelle 2017 du Conseil d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du réseau à la pyramide ? Le Brexit comme laboratoire de la renationalisation des droits »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Observatoire du Brexit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avocats et magistrats à l’ère des algorithmes : modernisation ou gadgétisation de la justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche macro-juridique et recherche micro-juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Souveraineté de l’État et puissance de l’État »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time single analog output for quadrature phase interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/28/4/045103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche macro-juridique et recherche micro-juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souveraineté de l’État et puissance de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la vie privée au travail : la CEDH précise le régime de la surveillance des courriels des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers une cinquième liberté de circulation dans l’Union européenne ? Avis du CNNum sur la libre circulation des données »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fichier TES : la CNIL réservée, le CNNum révolté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit 1.0, droit 2.0, droit 3.0 ? Les NTIC, mille défis pour les juristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 154, pp.51-61</w:t>
+              <w:t xml:space="preserve">, 2017, 134, p. 41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, L'internormativité</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lanceurs d’alerte “LuxLeaks” : peines clémentes pour délits altruistes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le RGPD européen séduit le Japon et inspire la Californie</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécialisation du droit des communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.45-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux défis de la recherche sur les sources du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.1499-1535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nouvelle règlementation européenne des données personnelles : une simplification limitée mais une protection augmentée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48, pp.67</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Après le RGPD européen, du nouveau en matière de protection des données personnelles au Japon et… en Californie »</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook ou l’avenir du journalisme ? The Platform Press, “How Silicon Valley Reengineered Journalism”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48</w:t>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le plan local d’urbanisme, outil de protection de l’environnement ?</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aux États-Unis, les données personnelles sont des biens commerciaux comme les autres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un algorithme capable de prédire les décisions des juges : vers une robotisation de la justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.121-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404518v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coup de data permanent : la loi des algorithmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souveraineté de l'État et puissance de l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165, pp.123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Loi britannique sur la surveillance de masse : le &amp;quot;Brexit&amp;quot; des droits fondamentaux ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État territorial face au cyberespace mondial – L’informatique en nuage… de Tchernobyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, p. 41 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanorhéomètre pour l’étude de ﬂuides conﬁnés des échelles macroscopiques vers les tailles moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.29 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/i2m.15.3-4.29-44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication du rapport de Laurence Franceschini relatif à l’élaboration d’un droit voisin pour les éditeurs de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “Privacy Shield” adopté mais toujours critiqué par les défenseurs du droit au respect de la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de la sanction – Réflexions autour de la difficile répression des activités illicites en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128, p. 45 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science et la doctrine juridiques à l’épreuve de la polysémie des concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, p. 5 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts de données personnelles de l’Union européenne vers les États-Unis : le “Privacy Shield” succède au “Safe Harbor”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, p. 17 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données personnelles : Facebook ne peut pas enregistrer les données de navigation des internautes sans leur consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, p. 23 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procès “LuxLeaks” : les lanceurs d’alerte condamnés pour vol et violation du secret professionnel et du secret des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur : la CJUE précise le régime de l’exception de reprographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, p. 12 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et temps du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice prédictive et la défense assistée par ordinateur : progrès ou menaces pour le métier d’avocat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, p. 374-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision de la règlementation européenne sur la protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, p. 14 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La co-écriture citoyenne des projets de loi : la participation au service de la représentation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage du plan en deux parties dans les facultés de droit françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.807-825</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science du droit parmi les sciences sociales : la tradition de l’autonomie et la tentation de l’ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, p. 27 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit à l’interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit public-droit privé : de la summa divisio à la ratio divisio ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, p. 1101 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques raisons juridiques de supprimer les jurys populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.377-411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République révolutionnaire – Modernité et archaïsme constitutionnels des premières institutions républicaines de France (1792-1799)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, p. 63 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxinomie des fonctionnaires : entre l’art et l’obsession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.269-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “croisements des sciences” et les juristes – Essai sur l’ascientificité de la transdisciplinarité et l’impraticabilité de la pluridisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InFluxus </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échelle de juridicité : un outil pour mesurer le droit et fonder une théorie syncrétique (seconde partie : application)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La famille en mutation, 57, pp.503-550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution, décentralisation et unité de l’État - Quelques propositions audacieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation des jeux d’argent en ligne : entre intérêt général et intérêts financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, p. 91 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l’internet abandonné aux juges ? Illustration par la construction du régime de responsabilité des sites de partage de vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, p. 48 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources du droit administratif – Évolution et actualité de l’“exception administrative”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue administrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 395, p. 497 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice au hasard – De quelques motifs juridiques de supprimer les jurys populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, p. 287 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échelle de juridicité : un outil pour mesurer le droit et fonder une théorie syncrétique (première partie : présentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.365-423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation de l’audiovisuel entre CSA et Conseil d’État – Ou comment concilier efficacité de l’action et séparation des pouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92, p. 54 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les démêlés juridiques du secret des sources des journalistes – Retour sur les derniers épisodes à l’aube du “projet de loi Taubira”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, p. 81 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sécurisation par la banalisation – Étude critique des dernières évolutions législatives de la fonction publique contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, p. 143 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la protection du patrimoine architectural, urbain et paysager – Vue panoramique sur un jardin juridique à la française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2</w:t>
+              <w:t xml:space="preserve">, 2013, 12, p. 16 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1-2, pp.6-10</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audiovisuel et pluralisme politique – Le CSA entre réalisme et idéalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142, p. 121 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les blockchains et le droit</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime fiscal des médias – Étude critique d’une “foire aux niches”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 147, pp.48-62</w:t>
+              <w:t xml:space="preserve">, 2012, 83, p. 87 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’imprimé au numérique – Le régime juridique des médias écrits à l’épreuve de leur dématérialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, p. 105 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.90-99</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de l’acte juridique électronique – Une nouvelle illustration de l’inconséquence du droit devant la modernité technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 144, p. 1791 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, hors série, pp.10-14</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit dépendant de la science ? Les juges et le principe de précaution face aux pollutions électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87, p. 73 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pérégrinations du décret relatif aux services de médias audiovisuels à la demande – Le droit en quête d’un fragile équilibre entre intérêts économiques et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique des communications électroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 2, p. 63-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 150, pp.42-54</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de hasard en ligne et libre prestation de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique des communications électroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 3, p. 117-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...4804 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367704v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01367696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9455,64 +9455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall slip of complex fluids: Interfacial friction versus slip length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10698,173 +10698,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jouer avec les normes, gérer les risques juridiques, accroître la performance juridique… Liberté et créativité des juristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Lajous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juriste idéal – Sécurité et innovation, comment être un bon juriste aujourd’hui et demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Algorithmes et décisions de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Rouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmes et décisions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854471v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01854475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brexit, objet scientifique</w:t>
               </w:r>
@@ -13155,51 +13155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D766CE2B"/>
+    <w:nsid w:val="BB40F0B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13386,51 +13386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boris.barraud@vinosophia.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544994v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585675v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54823" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367431v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01367405v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laug&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879261v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678300v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581983v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/28/4/045103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404518v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.29-44" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367506v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367520v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367533v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367522v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327501v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854475v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527791v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637899v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367789v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367786v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367747v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367773v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367753v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/le-statut-general-des-fonctionnaires.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367472v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01367720v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01367714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boris.barraud@vinosophia.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544994v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585675v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54823" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367431v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01367405v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laug&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879261v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678300v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/28/4/045103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575944v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404518v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.29-44" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367506v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367520v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367533v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367522v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367696v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367704v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327501v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527791v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637899v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367789v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367786v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367747v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367773v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367753v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/le-statut-general-des-fonctionnaires.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367472v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01367720v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01367714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>