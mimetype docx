--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -894,151 +894,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Brexit – Dans toutes ses dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boris Barraud. Université Paris 1 Panthéon-Sorbonne- Université Jiao Tong de Shanghai-L’Harmattan, 2018, Europe-Asie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le renouvellement des sources du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille, 596 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505978v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01729638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désinformation 2.0</w:t>
               </w:r>
@@ -2115,7260 +2115,7260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En Allemagne, la loi autorisant l’espionnage des étrangers jugée inconstitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook à nouveau condamné dans le cadre de l’affaire Cambridge Analytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laugée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54, pp.63-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Facebook à nouveau condamné dans le cadre de l’affaire Cambridge Analytica</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles lois russes de lutte contre l’influence américaine à travers les médias et les technologies de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 53, pp.19-20</w:t>
+              <w:t xml:space="preserve">, 2020, 53, pp.62-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En Allemagne, la loi autorisant l’espionnage des étrangers jugée inconstitutionnelle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.49-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “bon juriste” : bon technicien ? bon tacticien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de la presse et la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 54, pp.22-23</w:t>
+              <w:t xml:space="preserve">, 2019, 52, pp.100-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nouvelles lois russes de lutte contre l’influence américaine à travers les médias et les technologies de communication</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêté par le Royaume-Uni, Julian Assange est poursuivi aux États-Unis pour espionnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 53, pp.62-64</w:t>
+              <w:t xml:space="preserve">, 2019, 50-51, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre froide de l’information : comment la Russie manipule les démocraties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'« internet durable » russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51, pp.57-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Assange arrêté par le Royaume-Uni, poursuivi par les États-Unis – La protection des lanceurs de lanceurs d’alerte en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">”Internet durable” russe – Les libertés publiques numériques menacées en Russie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de directive européenne créant un statut protecteur des lanceurs d’alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique (seconde partie : Les nouvelles technologies juridiques ou l’intelligence artificielle au service du droit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 164, pp.49-54</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le “bon juriste” : bon technicien ? bon tacticien ?</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre froide de l’information : comment la Russie manipule les démocraties occidentales grâce aux réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique (première partie : La dictature des algorithmes ou l’intelligence artificielle à la source du droit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de directive européenne créant un statut protecteur des lanceurs d’alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50-51, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux éthiques des algorithmes et de l’intelligence artificielle, rapport de la CNIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épilogue de l’affaire “Luxleaks” : la peine d’Antoine Deltour suspendue (obs. sur Cour d’appel de Luxembourg, 15 mai 2018, A. Deltour c./ PricewaterhouseCoopers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aadhaar : l’identification biométrique indienne dans la tourmente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les blockchains et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.48-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le darknet et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1-2, pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand contre Facebook : “L’Origine du monde” de Courbet a-t-elle été censurée par le réseau social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Trafic de données personnelles et manipulation de la démocratie : qu’a-t-on appris avec l’affaire Cambridge Analytica ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.90-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plan local d’urbanisme, outil de protection de l’environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Little Brothers : l’application de “police citoyenne” Reporty jugée illégale par la CNIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les algorithmes au cœur du droit et de l’État postmodernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of open governments - Revue Internationale des gouvernements ouverts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La lutte contre les fausses informations sur internet : un jeu de lois »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répondre à la plurinormativité par l’internormativité : la corégulation de l’internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'internormativité</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le RGPD européen séduit le Japon et inspire la Californie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Après le RGPD européen, du nouveau en matière de protection des données personnelles au Japon et… en Californie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souveraineté et la norme fondamentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Darknet et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, hors série, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’algorithmisation de l’administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.42-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678300v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Luxleaks” : un lanceur d’alerte ne peut pas l’être à moitié » (obs. sur Cour de cassation de Luxembourg, 11 janv. 2018, A. Deltour et R. Halet c./ PricewaterhouseCoopers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d’expression suppose de pouvoir suivre et commenter le compte Twitter du Président des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les algorithmes au cœur du droit et de l’État postmodernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Digital and Data Law / Revue internationale de droit des données et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'État algorithmique, 4, pp.37-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Inde, la boîte de Pandore des libertés civiles est ouverte : la Cour suprême consacre un droit constitutionnel à la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peine clémente pour délit altruiste ? Les lanceurs d’alerte “LuxLeaks” jugés en appel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit 1.0, droit 2.0, droit 3.0 ? Les NTIC, mille défis pour les juristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, p. 41-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lanceurs d’alerte “LuxLeaks” : peines clémentes pour délits altruistes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la vie privée au travail : la CEDH précise le régime de la surveillance des courriels des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers une cinquième liberté de circulation dans l’Union européenne ? Avis du CNNum sur la libre circulation des données »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fichier TES : la CNIL réservée, le CNNum révolté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche macro-juridique et recherche micro-juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 175</w:t>
+              <w:t xml:space="preserve">, 2017, 166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Julian Assange arrêté par le Royaume-Uni, poursuivi par les États-Unis – La protection des lanceurs de lanceurs d’alerte en question</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Souveraineté de l’État et puissance de l’État »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souveraineté de l’État et puissance de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche macro-juridique et recherche micro-juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time single analog output for quadrature phase interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/28/4/045103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté plutôt que la sécurité : rapport du CNNum sur les enjeux du chiffrement des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50-51</w:t>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">”Internet durable” russe – Les libertés publiques numériques menacées en Russie ?</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les nouveaux défis de la recherche sur les sources du droit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un grand virage technologique du droit et de l’État ? Étude annuelle 2017 du Conseil d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50-51</w:t>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Arrêté par le Royaume-Uni, Julian Assange est poursuivi aux États-Unis pour espionnage</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du réseau à la pyramide ? Le Brexit comme laboratoire de la renationalisation des droits »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Observatoire du Brexit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avocats et magistrats à l’ère des algorithmes : modernisation ou gadgétisation de la justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécialisation du droit des communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.45-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux défis de la recherche sur les sources du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.1499-1535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nouvelle règlementation européenne des données personnelles : une simplification limitée mais une protection augmentée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50-51, pp.56-57</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guerre froide de l’information : comment la Russie manipule les démocraties</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facebook ou l’avenir du journalisme ? The Platform Press, “How Silicon Valley Reengineered Journalism”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49, pp.75</w:t>
+              <w:t xml:space="preserve">, 2017, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'« internet durable » russe</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aux États-Unis, les données personnelles sont des biens commerciaux comme les autres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50-51, pp.57-59</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La liberté de la presse et la Chine</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un algorithme capable de prédire les décisions des juges : vers une robotisation de la justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.121-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404518v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coup de data permanent : la loi des algorithmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souveraineté de l'État et puissance de l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165, pp.123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Loi britannique sur la surveillance de masse : le &amp;quot;Brexit&amp;quot; des droits fondamentaux ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52, pp.100-105</w:t>
+              <w:t xml:space="preserve">, 2017, n° 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet de directive européenne créant un statut protecteur des lanceurs d’alerte</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanorhéomètre pour l’étude de ﬂuides conﬁnés des échelles macroscopiques vers les tailles moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Charlaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (3-4), pp.29 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/i2m.15.3-4.29-44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État territorial face au cyberespace mondial – L’informatique en nuage… de Tchernobyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, p. 41 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “Privacy Shield” adopté mais toujours critiqué par les défenseurs du droit au respect de la vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50-51</w:t>
+              <w:t xml:space="preserve">, 2016, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique (seconde partie : Les nouvelles technologies juridiques ou l’intelligence artificielle au service du droit)</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication du rapport de Laurence Franceschini relatif à l’élaboration d’un droit voisin pour les éditeurs de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de la sanction – Réflexions autour de la difficile répression des activités illicites en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2016, 128, p. 45 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guerre froide de l’information : comment la Russie manipule les démocraties occidentales grâce aux réseaux sociaux</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science et la doctrine juridiques à l’épreuve de la polysémie des concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, p. 5 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts de données personnelles de l’Union européenne vers les États-Unis : le “Privacy Shield” succède au “Safe Harbor”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49</w:t>
+              <w:t xml:space="preserve">, 2016, 38, p. 17 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit en datas : comment l’intelligence artificielle redessine le monde juridique (première partie : La dictature des algorithmes ou l’intelligence artificielle à la source du droit)</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données personnelles : Facebook ne peut pas enregistrer les données de navigation des internautes sans leur consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, p. 23 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procès “LuxLeaks” : les lanceurs d’alerte condamnés pour vol et violation du secret professionnel et du secret des affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur : la CJUE précise le régime de l’exception de reprographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, p. 12 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et temps du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2016, 123, pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet de directive européenne créant un statut protecteur des lanceurs d’alerte</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice prédictive et la défense assistée par ordinateur : progrès ou menaces pour le métier d’avocat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, p. 374-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision de la règlementation européenne sur la protection des données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 50-51, pp.5-8</w:t>
+              <w:t xml:space="preserve">, 2016, 38, p. 14 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La co-écriture citoyenne des projets de loi : la participation au service de la représentation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage du plan en deux parties dans les facultés de droit françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.807-825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit à l’interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence. revue critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science du droit parmi les sciences sociales : la tradition de l’autonomie et la tentation de l’ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, p. 27 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit public-droit privé : de la summa divisio à la ratio divisio ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, p. 1101 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La lutte contre les fausses informations sur internet : un jeu de lois »</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République révolutionnaire – Modernité et archaïsme constitutionnels des premières institutions républicaines de France (1792-1799)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, p. 63 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques raisons juridiques de supprimer les jurys populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit pénal = International review of penal law = Revista internacional de derecho penal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.377-411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation des jeux d’argent en ligne : entre intérêt général et intérêts financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 154, pp.51-61</w:t>
+              <w:t xml:space="preserve">, 2014, 103, p. 91 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, L'internormativité</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l’internet abandonné aux juges ? Illustration par la construction du régime de responsabilité des sites de partage de vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, p. 48 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.67</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échelle de juridicité : un outil pour mesurer le droit et fonder une théorie syncrétique (seconde partie : application)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La famille en mutation, 57, pp.503-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution, décentralisation et unité de l’État - Quelques propositions audacieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le plan local d’urbanisme, outil de protection de l’environnement ?</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “croisements des sciences” et les juristes – Essai sur l’ascientificité de la transdisciplinarité et l’impraticabilité de la pluridisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InFluxus </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxinomie des fonctionnaires : entre l’art et l’obsession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.269-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation de l’audiovisuel entre CSA et Conseil d’État – Ou comment concilier efficacité de l’action et séparation des pouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92, p. 54 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les démêlés juridiques du secret des sources des journalistes – Retour sur les derniers épisodes à l’aube du “projet de loi Taubira”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, p. 81 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échelle de juridicité : un outil pour mesurer le droit et fonder une théorie syncrétique (première partie : présentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.365-423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources du droit administratif – Évolution et actualité de l’“exception administrative”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue administrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 395, p. 497 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice au hasard – De quelques motifs juridiques de supprimer les jurys populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, p. 287 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sécurisation par la banalisation – Étude critique des dernières évolutions législatives de la fonction publique contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, p. 143 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la protection du patrimoine architectural, urbain et paysager – Vue panoramique sur un jardin juridique à la française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2</w:t>
+              <w:t xml:space="preserve">, 2013, 12, p. 16 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1-2, pp.6-10</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audiovisuel et pluralisme politique – Le CSA entre réalisme et idéalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142, p. 121 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les blockchains et le droit</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime fiscal des médias – Étude critique d’une “foire aux niches”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 147, pp.48-62</w:t>
+              <w:t xml:space="preserve">, 2012, 83, p. 87 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46-47</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’imprimé au numérique – Le régime juridique des médias écrits à l’épreuve de leur dématérialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, p. 105 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.90-99</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de l’acte juridique électronique – Une nouvelle illustration de l’inconséquence du droit devant la modernité technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 144, p. 1791 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit dépendant de la science ? Les juges et le principe de précaution face aux pollutions électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87, p. 73 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, hors série, pp.10-14</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de hasard en ligne et libre prestation de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique des communications électroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 3, p. 117-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 150, pp.42-54</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pérégrinations du décret relatif aux services de médias audiovisuels à la demande – Le droit en quête d’un fragile équilibre entre intérêts économiques et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique des communications électroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 2, p. 63-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...4804 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367696v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01367704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9455,77 +9455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall slip of complex fluids: Interfacial friction versus slip length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cross</w:t>
+                <w:t xml:space="preserve">Chloé Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9748,2950 +9748,2950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'intelligence de l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boris Barraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intelligence artificielle : dans toutes ses dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.15-80, 2020, 978-2-343-19274-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les intelligences artificielles du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Barraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligence artificielle : dans toutes ses dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.195-206, 2020, 978-2-343-19274-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier le langage du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Joyeux, L. Gautier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une quatrième révolution industrielle ? L’IA comme moteur, les données comme carburant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boris Barraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intelligence artificielle : dans toutes ses dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.147-176, 2020, 978-2-343-19274-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le droit cosmopolitique à l’épreuve de la démondialisation du droit – Réflexions à partir du Brexit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le retour des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Barraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intelligence artificielle : dans toutes ses dimensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.15-80, 2020, 978-2-343-19274-1</w:t>
+              <w:t xml:space="preserve">L'intelligence artificielle – Dans toutes ses dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les langues et le droit</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327501v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence artificielle : dimension juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boris Barraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intelligence artificielle – Dans toutes ses dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne-Université Jiao Tong de Shanghai-L’Harmattan, coll. Europe &amp; Asie, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction – L’intelligence artificielle : une actualité passionnante, un avenir incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boris Barraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intelligence artificielle – Dans toutes ses dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne-Université Jiao Tong de Shanghai-L’Harmattan, coll. Europe &amp; Asie, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Répondre à la plurinormativité par l’internormativité : la corégulation de l’internet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'internormativité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éditeur : barrière ou passerelle ? – Les publications des jeunes chercheurs en droit à l’heure de l’Open Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juriconnexion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les thèses et mémoires universitaires en droit – Actes de la journée annuelle Juriconnexion pour l’information juridique du 7 décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre le Royaume-Uni et l’Union européenne, du Traité de Rome au Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boris Barraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brexit – La déconstruction européenne dans toutes ses dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne-Université Jiao Tong de Shanghai-L’Harmattan, pp.25-42, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legaltechs, algorithmes, blockchains, smarts contracts… Le droit sans les juristes ou des juristes omniscients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Lajous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juriste idéal – Sécurité et innovation, comment être un bon juriste aujourd’hui et demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit du web participatif (blogs, forums, wikis, réseaux sociaux, plateformes de partage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer avec les normes, gérer les risques juridiques, accroître la performance juridique… Liberté et créativité des juristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Lajous. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juriste idéal – Sécurité et innovation, comment être un bon juriste aujourd’hui et demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithmes et décisions de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Rouet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithmes et décisions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brexit, objet scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boris Barraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brexit – La déconstruction européenne dans toutes ses dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne-Université Jiao Tong de Shanghai-L’Harmattan, pp.9-14, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les discours des juristes peu ouverts aux déictiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Biglari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les déictiques à l’épreuve des discours et des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratisation et la régionalisation des enseignements artistiques publics (articles 51 à 54)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Mouron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liberté de création, architecture et patrimoine – Regards croisés sur la loi du 7 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du juge humain au juge robot ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice prédictive : évolution, révolution ? Actes du colloque du 23 mai 2017, Cour d’appel de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avocats et magistrats à l’ère des algorithmes : modernisation ou gadgétisation de la justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. Degos, dir., Juriste-codeur, open data, smart contract, smart procès… et bientôt smart justice ?, Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.23-27, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories du droit et pluralisme juridique : Avant-propos, introduction, conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories du droit et pluralisme juridique - Tome I : Les théories dogmatiques du droit et la fragilité du pluralisme juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, 2016, 978 - 2 - 7314 - 1029 - 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche juridique : Introduction et conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique - Sciences et pensées du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épistémologie juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Histoire du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories du droit et pluralisme juridique : Introduction et conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories du droit et pluralisme juridique - Tome II : La théorie syncrétique du droit et la possibilité du pluralisme juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, 2016, 978 - 2 - 7314 - 1034 - 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anthropologie juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthodologie juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse économique du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science du droit positif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Etat - Entre fait et droit : Avant-propos, introduction et conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etat - Entre fait et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du statut au contrat : vers une fonction publique “déstatufiée” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Fortier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le statut général des fonctionnaires : trente ans, et après ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-176, 2014, 9782247134670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.147-176, 2020, 978-2-343-19274-1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épique contentieux des antennes-relais de téléphonie mobile – De l’incertitude scientifique à l’insécurité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexis Bugada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergies, environnement et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille (PUAM), p. 97 s., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2019</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime fiscal du livre numérique – Aspects techniques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre numérique, une révolution juridique en marche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, Victoires éditions, p. 61 s., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...2471 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367459v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01367472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit sans le territoire – Globalisation et postmodernité juridiques</w:t>
               </w:r>
@@ -13155,51 +13155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB40F0B7"/>
+    <w:nsid w:val="566AF8F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13386,51 +13386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boris.barraud@vinosophia.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544994v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585675v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54823" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367431v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01367405v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laug&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527784v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678278v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879261v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678300v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610662v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/28/4/045103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575944v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404518v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.29-44" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367506v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367520v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367533v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367522v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367696v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367704v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327501v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527791v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637899v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412951v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367789v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367786v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367747v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367777v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367773v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367753v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/le-statut-general-des-fonctionnaires.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367472v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01367720v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01367714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boris.barraud@vinosophia.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544994v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Barraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567387v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585675v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54823" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=58258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367410v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367431v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01367405v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933008v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laug&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729646v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788594v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788591v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678300v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853835v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cross" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Charlaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/28/4/045103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487253v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575944v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404518v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581990v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Picard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.29-44" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376492v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376495v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367484v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822738v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367522v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367511v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367533v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367524v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367550v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367556v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367647v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630269v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04295797v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422597v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422600v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327501v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683470v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729658v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527791v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637899v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412951v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369309v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367758v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367772v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367786v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412963v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367747v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367781v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367777v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367763v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367753v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/le-statut-general-des-fonctionnaires.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367459v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01369314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01367728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01367720v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/cel-01367714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>