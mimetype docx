--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Boris Bernabé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konfliktlösung in der Frühen Neuzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.569-605, 2021, Handbuch zur Geschichte der Konfliktlösung in Europa, 978-3-662-56101-0. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-56102-7_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero della Francesca, Nicolas de Cues et la théorie canonique des présomptions. Hypothèse d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle BEGOU-DAVIA; Florence DEMOULIN-AUZARY; François JANKOWIAK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rerum novarum ac veterum scientia. Mélanges en l’honneur de Brigitte Basdevant-Gaudemet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, A paraître, Collection des Presses Universitaires de Sceaux, 978-2-84934-472-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des questions de compétence ? Une question intemporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence FLISE; Xavier LAGARDE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin des questions de compétence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 102, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRJS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 1-14., 2019, Bibliothèque de l'Institut de Recherche Juridique de la Sorbonne - André Tunc, 978-2-919211-92-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure civile et la règle des trois unités, ou la distinction de la procédure et de l’organisation judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick ARABEYRE; Olivier PONCET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Règle de l’unité ? Le juge et le droit dans la France moderne (XVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-149., 2019, Collection Histoire du droit, N° 5, 978-2-406-08281-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persécutions : discriminations linguistiques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François JANKOWIAK; Boris BERNABE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les persécutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 15-23, 2018, Collection des Presses Universitaires de Sceaux, 978-2-84934-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prudence à la jurisprudence dans les préfaces des recueils d’arrêts (XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier DESCAMPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sources du droit à l'aune de la pratique judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, p. 165-178, 2018, Collection Colloques, 978-2-37651-007-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice distributive, effet et modèle de la procédure. Hypothèse méthodologique en histoire du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine MENGES-LE PAPE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice entre théologie et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, 2016, Collection Droit et religions, 978-2-36170-135-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté guidant le peuple (E. Delacroix, 1830) : culture, contre-cultures et vrai génie du christianisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien SALLES; Alexandre DEROCHE; Robert CARVAIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études offertes à Jean-Louis Harouel. Liber amicorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, p. 665-683, 2015, 979-1-0904-2959-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse de recherche autour de la distinction et du rapport entre jus dicere et judicare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte BASDEVANT-GAUDEMET; François JANKOWIAK; Franck ROUMY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenitudo Juris. Mélanges en hommage à Michèle Bégou-Davia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 113-127, 2015, Collection des Presses Universitaires de Sceaux, 978-2-8493-4193-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implications politiques d’une nouvelle vision de la justice : l’allégorie de la justice par Lucas Cranach l’ancien (1537)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel GANZIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice et Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, p. 45-54, 2014, Collection d'Histoire des Idées Politiques, 9782731409567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès équitable avant la CEDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc CADIET; Serge DAUCHY; Jean-Louis HALPERIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires d'histoire de la procédure civile.Vol. 1 Regards français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 52, IRJS Editions, pp.74-93, 2014, Collection Bibliothèque de l'IJRS - André Tunc, 978-2-919211-30-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02887329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de l’histoire de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques KRYNEN; Bernard D’ALTEROCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire du droit en France. Nouvelles tendances, nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.291-326, 2014, 978-2-8124-2963-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture judiciaire et l’office de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel CARTIER (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La QPC, le procès et ses juges. L'impact sur le procès et l'architecture juridictionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 346-357, 2013, Collection Méthodes du droit, 978-2-247-12758-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective comme réforme politique - La flagellation du Christ de Piero della Francesca (après 1459)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel GANZIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique du changement politique et juridique : la réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 22, Presses universitaires d'Aix-Marseille, p. 193-207, 2013, Collection d'Histoire des Idées Poiltiques, 9782731408829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'un nouveau gène dans le procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Cartier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La QPC, le procès et ses juges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 1-18, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace du commercium. Essai de génétique juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filali OSMAN (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une Lex mercatoria mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 21-30, 2012, 978-2-8027-3534-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision historique de la médiation judiciaire. Deuxième essai de génétique juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filali OSMAN (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation en matière civile et commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 17-29, 2012, 978-2-8027-3983-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les miroirs de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre BLIN-FRANCHOMME. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image(s) &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, p. 13-44, 2012, 978-2-36170-034-8. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.putc.2554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrit et cri de la loi. “Pour que la loi obtienne vertu d’obliger” au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis SALAS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho des lois Du parchemin à internet. Du parchemin à internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, p. 29-53, 2012, 9782110090775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moralité des juges. Construction doctrinale d’une déontologie (XVIe-XVIIe siècle) : réflexions sur un anachronisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Angel CHAMOCHO CANTUDO (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et mœurs: Implication et influence des mœurs dans la configuration du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Jaén-Junta de Andalucía, p. 479-509, 2011, 978-84-8439-576-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu TOUZEIL-DIVINA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation au droit : introduction encyclopédique aux études et métiers juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 145-146, 2011, 978-2-2750-3654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnel judiciaire (greffier, huissier, assistant de justice…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu TOUZEIL-DIVINA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation au droit : introduction encyclopédique aux études et métiers juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 320-322, 2011, 978-2-2750-3654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction historique au droit de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du droit de la presse et des medias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexis Nexis, pp.1-10, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du droit de la presse et des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Jurisclasseur, pp.1-10, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveu de Montauban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des juristes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.571, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser l'office du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perdriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.2138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03456657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jugement de Salomon, la vérité et la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 04, pp.595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03076708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences (Cour de cassation) : « L'office du juge : dire le droit pour résoudre un conflit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kass-Danno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perdriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.2351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obsolescence programmée du juge ? Propos liminaires sur l’irruption de la justice amiable dans la justice judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Supplément au N° 51, p. 16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel en matière civile. Achever la voie d’achèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribonien. Revue critique de législation et de jurisprudence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°1, p. 32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi sert l’histoire du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit d'Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°16, p. 109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serment judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspicion légitime : la partialité ne peut se déduire des actes de la procédure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N°50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge et la liturgie du juste. Éloge juridique de la forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 147 (4), p. 48-67. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/caph.147.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la source du pouvoir modérateur du juge. Notice sur les origines de l’article 21 du code de procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pravnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Numéro spécial Le juge dans l’histoire : entre création et interprétation du droit, N°133, p. 107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récusation – Abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’homo sacer à la «victime vicaire»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), p. 135-147. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhj.025.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhj.025.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02491452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté et déontologie universitaires : « l'air pénétrant de la critique publique » sur « la corruption innocente »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.1904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction publique : de la structure au principe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 02, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02224757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes amiables de règlement des différends et l'office du juge : la tierce voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Justice Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le traitement juridictionnel des modes amiables de règlement des différends en matière civile, N°12, p. 10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des savoirs - Les chemins de l'amiable résolution des différends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatrième de couverture 3 - 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 03, pp.IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I) L'office du juge dans la mondialisation - Redécouvrir l'office créateur du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 03, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire de la justice chez Alexandre Dumas et Jules Verne. De la vengeance à la justice dans Le comte de Monte-Cristo (1845-1846) et Mathias Sandorf (1885)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°23, p. 99-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des savoirs - L'autorité du juge et la recherche de l'adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Office, charge et fonds : notions distinctes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Beignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1362), p. 27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) liberté(s) d’expression avant 1881 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N°3, p. 742-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justitia pudica. Une représentation de la justice aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe XVI-XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Réalités et représentations de la justice, N°17, p. 45-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparution personnelle des parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renvoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopérative, instrument juridique de la nécessité. Approche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p. 12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage historique de la profession d'avocat. Quelques observations de déontologie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver les concours d’agrégation du supérieur : le cas de l’Histoire du Droit [Boris Bernabé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La note de synthèse : examen d'accès aux CRFPA méthode appliquée et expliquée sujets et corrigés d'épreuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Poyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 232 p., 2019, Collection CRFPA, 978-2-275-06466-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déposition du pape hérétique. Lieux théologiques, modèles canoniques, enjeux constitutionnels, Actes du colloque de Sceaux des 30-31 mars 2017, C. Dounot, N. Warembourg, B. Bernabé (dir.), Mare & Martin, 2019, 222 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Dounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin; Presses Universitaires de Sceaux. , 222 p., 2019, 978-2849344262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les persécutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 138 p., 2018, Collection des Presses Universitaires de Sceaux, 978-2-84934-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avènement juridique de la victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 25, 191 p., 2015, Histoire de la justice, Denis Salas, 978-2-11-010053-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prudence et l’autorité. Juges et procureurs du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perdriolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2014, 9782738130860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes de fondation et l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon, 320 p., 2013, 978-2-3644-1043-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La récusation des juges. Etude médiévale, moderne et contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, pp.440, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Domat, “Des manières de terminer les procès et les différends, et de l’ordre judiciaire”, Le Droit Public, 1697, livre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des grands discours juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la coopération : retour sur les fondamentaux du mouvement coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où va la coopération ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution, environnement et images du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos historiques sur l'authenticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'authenticité notariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écriture de la coutume à la coutume de l'écriture : style et vérité chez les juristes médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture des juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent qui corrompt le juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent qui corrompt le juge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.135-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la guerre dans le procès médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rhétorique de la guerre dans le procès médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Robinson suisse, fontaine et source d'idées politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Robinson suisse, fontaine et source d'idées politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'une éthique judiciaire à travers la théorie de la récusation des juges (XIIIe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance d'une éthique judiciaire à travers la théorie de la récusation des juges (XIIIe-XIVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.343-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Boris Bernabé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser l'office du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perdriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.2138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03456657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences (Cour de cassation) : « L'office du juge : dire le droit pour résoudre un conflit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kass-Danno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perdriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.2351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jugement de Salomon, la vérité et la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 04, pp.595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03076708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obsolescence programmée du juge ? Propos liminaires sur l’irruption de la justice amiable dans la justice judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Supplément au N° 51, p. 16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi sert l’histoire du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit d'Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°16, p. 109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel en matière civile. Achever la voie d’achèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribonien. Revue critique de législation et de jurisprudence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°1, p. 32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serment judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récusation – Abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspicion légitime : la partialité ne peut se déduire des actes de la procédure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N°50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge et la liturgie du juste. Éloge juridique de la forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 147 (4), p. 48-67. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/caph.147.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la source du pouvoir modérateur du juge. Notice sur les origines de l’article 21 du code de procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pravnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Numéro spécial Le juge dans l’histoire : entre création et interprétation du droit, N°133, p. 107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhj.025.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02491452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’homo sacer à la «victime vicaire»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), p. 135-147. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhj.025.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté et déontologie universitaires : « l'air pénétrant de la critique publique » sur « la corruption innocente »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.1904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction publique : de la structure au principe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 02, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02224757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes amiables de règlement des différends et l'office du juge : la tierce voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Justice Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le traitement juridictionnel des modes amiables de règlement des différends en matière civile, N°12, p. 10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des savoirs - Les chemins de l'amiable résolution des différends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatrième de couverture 3 - 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 03, pp.IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I) L'office du juge dans la mondialisation - Redécouvrir l'office créateur du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 03, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire de la justice chez Alexandre Dumas et Jules Verne. De la vengeance à la justice dans Le comte de Monte-Cristo (1845-1846) et Mathias Sandorf (1885)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°23, p. 99-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des savoirs - L'autorité du juge et la recherche de l'adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) liberté(s) d’expression avant 1881 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N°3, p. 742-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Office, charge et fonds : notions distinctes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Beignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1362), p. 27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justitia pudica. Une représentation de la justice aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe XVI-XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Réalités et représentations de la justice, N°17, p. 45-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparution personnelle des parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renvoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopérative, instrument juridique de la nécessité. Approche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p. 12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage historique de la profession d'avocat. Quelques observations de déontologie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konfliktlösung in der Frühen Neuzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.569-605, 2021, Handbuch zur Geschichte der Konfliktlösung in Europa, 978-3-662-56101-0. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-56102-7_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero della Francesca, Nicolas de Cues et la théorie canonique des présomptions. Hypothèse d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle BEGOU-DAVIA; Florence DEMOULIN-AUZARY; François JANKOWIAK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rerum novarum ac veterum scientia. Mélanges en l’honneur de Brigitte Basdevant-Gaudemet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, A paraître, Collection des Presses Universitaires de Sceaux, 978-2-84934-472-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des questions de compétence ? Une question intemporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence FLISE; Xavier LAGARDE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin des questions de compétence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 102, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRJS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 1-14., 2019, Bibliothèque de l'Institut de Recherche Juridique de la Sorbonne - André Tunc, 978-2-919211-92-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure civile et la règle des trois unités, ou la distinction de la procédure et de l’organisation judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick ARABEYRE; Olivier PONCET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Règle de l’unité ? Le juge et le droit dans la France moderne (XVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-149., 2019, Collection Histoire du droit, N° 5, 978-2-406-08281-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persécutions : discriminations linguistiques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François JANKOWIAK; Boris BERNABE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les persécutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 15-23, 2018, Collection des Presses Universitaires de Sceaux, 978-2-84934-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prudence à la jurisprudence dans les préfaces des recueils d’arrêts (XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier DESCAMPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sources du droit à l'aune de la pratique judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, p. 165-178, 2018, Collection Colloques, 978-2-37651-007-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice distributive, effet et modèle de la procédure. Hypothèse méthodologique en histoire du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine MENGES-LE PAPE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice entre théologie et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, 2016, Collection Droit et religions, 978-2-36170-135-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté guidant le peuple (E. Delacroix, 1830) : culture, contre-cultures et vrai génie du christianisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien SALLES; Alexandre DEROCHE; Robert CARVAIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études offertes à Jean-Louis Harouel. Liber amicorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, p. 665-683, 2015, 979-1-0904-2959-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse de recherche autour de la distinction et du rapport entre jus dicere et judicare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte BASDEVANT-GAUDEMET; François JANKOWIAK; Franck ROUMY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenitudo Juris. Mélanges en hommage à Michèle Bégou-Davia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 113-127, 2015, Collection des Presses Universitaires de Sceaux, 978-2-8493-4193-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implications politiques d’une nouvelle vision de la justice : l’allégorie de la justice par Lucas Cranach l’ancien (1537)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel GANZIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice et Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, p. 45-54, 2014, Collection d'Histoire des Idées Politiques, 9782731409567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès équitable avant la CEDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc CADIET; Serge DAUCHY; Jean-Louis HALPERIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires d'histoire de la procédure civile.Vol. 1 Regards français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 52, IRJS Editions, pp.74-93, 2014, Collection Bibliothèque de l'IJRS - André Tunc, 978-2-919211-30-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02887329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de l’histoire de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques KRYNEN; Bernard D’ALTEROCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire du droit en France. Nouvelles tendances, nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.291-326, 2014, 978-2-8124-2963-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture judiciaire et l’office de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel CARTIER (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La QPC, le procès et ses juges. L'impact sur le procès et l'architecture juridictionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 346-357, 2013, Collection Méthodes du droit, 978-2-247-12758-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'un nouveau gène dans le procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Cartier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La QPC, le procès et ses juges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 1-18, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective comme réforme politique - La flagellation du Christ de Piero della Francesca (après 1459)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel GANZIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique du changement politique et juridique : la réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 22, Presses universitaires d'Aix-Marseille, p. 193-207, 2013, Collection d'Histoire des Idées Poiltiques, 9782731408829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrit et cri de la loi. “Pour que la loi obtienne vertu d’obliger” au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis SALAS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho des lois Du parchemin à internet. Du parchemin à internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, p. 29-53, 2012, 9782110090775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace du commercium. Essai de génétique juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filali OSMAN (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une Lex mercatoria mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 21-30, 2012, 978-2-8027-3534-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision historique de la médiation judiciaire. Deuxième essai de génétique juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filali OSMAN (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation en matière civile et commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 17-29, 2012, 978-2-8027-3983-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les miroirs de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre BLIN-FRANCHOMME. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image(s) &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, p. 13-44, 2012, 978-2-36170-034-8. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.putc.2554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moralité des juges. Construction doctrinale d’une déontologie (XVIe-XVIIe siècle) : réflexions sur un anachronisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Angel CHAMOCHO CANTUDO (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et mœurs: Implication et influence des mœurs dans la configuration du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Jaén-Junta de Andalucía, p. 479-509, 2011, 978-84-8439-576-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu TOUZEIL-DIVINA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation au droit : introduction encyclopédique aux études et métiers juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 145-146, 2011, 978-2-2750-3654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnel judiciaire (greffier, huissier, assistant de justice…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu TOUZEIL-DIVINA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation au droit : introduction encyclopédique aux études et métiers juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 320-322, 2011, 978-2-2750-3654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction historique au droit de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du droit de la presse et des medias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexis Nexis, pp.1-10, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du droit de la presse et des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Jurisclasseur, pp.1-10, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveu de Montauban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des juristes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.571, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver les concours d’agrégation du supérieur : le cas de l’Histoire du Droit [Boris Bernabé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La note de synthèse : examen d'accès aux CRFPA méthode appliquée et expliquée sujets et corrigés d'épreuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Poyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 232 p., 2019, Collection CRFPA, 978-2-275-06466-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déposition du pape hérétique. Lieux théologiques, modèles canoniques, enjeux constitutionnels, Actes du colloque de Sceaux des 30-31 mars 2017, C. Dounot, N. Warembourg, B. Bernabé (dir.), Mare & Martin, 2019, 222 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Dounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin; Presses Universitaires de Sceaux. , 222 p., 2019, 978-2849344262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les persécutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 138 p., 2018, Collection des Presses Universitaires de Sceaux, 978-2-84934-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avènement juridique de la victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 25, 191 p., 2015, Histoire de la justice, Denis Salas, 978-2-11-010053-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prudence et l’autorité. Juges et procureurs du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perdriolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2014, 9782738130860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes de fondation et l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon, 320 p., 2013, 978-2-3644-1043-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La récusation des juges. Etude médiévale, moderne et contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, pp.440, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Domat, “Des manières de terminer les procès et les différends, et de l’ordre judiciaire”, Le Droit Public, 1697, livre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des grands discours juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la coopération : retour sur les fondamentaux du mouvement coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où va la coopération ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution, environnement et images du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos historiques sur l'authenticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'authenticité notariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écriture de la coutume à la coutume de l'écriture : style et vérité chez les juristes médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture des juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent qui corrompt le juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent qui corrompt le juge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.135-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la guerre dans le procès médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rhétorique de la guerre dans le procès médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Robinson suisse, fontaine et source d'idées politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Robinson suisse, fontaine et source d'idées politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'une éthique judiciaire à travers la théorie de la récusation des juges (XIIIe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance d'une éthique judiciaire à travers la théorie de la récusation des juges (XIIIe-XIVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.343-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-56102-7_44" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884570v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-fin-des-questions-de-competence-9782919211920.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-regle-de-l-unite-le-juge-et-le-droit-dans-la-france-moderne-xve-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885886v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887283v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange S&#233;gala de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.2554" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02893175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02893183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perdriolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kass-Danno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.147.0048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.025.0135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.025.0005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226663v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beignier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893326v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Poyet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02310268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dounot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warembourg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/droit-justice/prudence-et-lautorite_9782738130860.php" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566090v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perdriolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kass-Danno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.147.0048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.025.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.025.0135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226682v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226667v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beignier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-56102-7_44" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-fin-des-questions-de-competence-9782919211920.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-regle-de-l-unite-le-juge-et-le-droit-dans-la-france-moderne-xve-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887261v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange S&#233;gala de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.2554" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02893175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02893183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Poyet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02310268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dounot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warembourg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/droit-justice/prudence-et-lautorite_9782738130860.php" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566090v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>