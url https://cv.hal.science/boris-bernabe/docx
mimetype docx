--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Boris Bernabé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser l'office du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perdriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.2138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03456657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences (Cour de cassation) : « L'office du juge : dire le droit pour résoudre un conflit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kass-Danno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perdriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.2351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jugement de Salomon, la vérité et la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 04, pp.595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03076708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obsolescence programmée du juge ? Propos liminaires sur l’irruption de la justice amiable dans la justice judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Supplément au N° 51, p. 16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi sert l’histoire du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit d'Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°16, p. 109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel en matière civile. Achever la voie d’achèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribonien. Revue critique de législation et de jurisprudence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°1, p. 32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serment judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récusation – Abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspicion légitime : la partialité ne peut se déduire des actes de la procédure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N°50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge et la liturgie du juste. Éloge juridique de la forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 147 (4), p. 48-67. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/caph.147.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la source du pouvoir modérateur du juge. Notice sur les origines de l’article 21 du code de procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pravnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Numéro spécial Le juge dans l’histoire : entre création et interprétation du droit, N°133, p. 107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhj.025.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02491452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’homo sacer à la «victime vicaire»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), p. 135-147. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhj.025.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté et déontologie universitaires : « l'air pénétrant de la critique publique » sur « la corruption innocente »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.1904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction publique : de la structure au principe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 02, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02224757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes amiables de règlement des différends et l'office du juge : la tierce voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Justice Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le traitement juridictionnel des modes amiables de règlement des différends en matière civile, N°12, p. 10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des savoirs - Les chemins de l'amiable résolution des différends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatrième de couverture 3 - 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 03, pp.IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I) L'office du juge dans la mondialisation - Redécouvrir l'office créateur du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 03, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire de la justice chez Alexandre Dumas et Jules Verne. De la vengeance à la justice dans Le comte de Monte-Cristo (1845-1846) et Mathias Sandorf (1885)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°23, p. 99-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des savoirs - L'autorité du juge et la recherche de l'adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) liberté(s) d’expression avant 1881 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N°3, p. 742-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Office, charge et fonds : notions distinctes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Beignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1362), p. 27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justitia pudica. Une représentation de la justice aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe XVI-XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Réalités et représentations de la justice, N°17, p. 45-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparution personnelle des parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renvoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopérative, instrument juridique de la nécessité. Approche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p. 12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage historique de la profession d'avocat. Quelques observations de déontologie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konfliktlösung in der Frühen Neuzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.569-605, 2021, Handbuch zur Geschichte der Konfliktlösung in Europa, 978-3-662-56101-0. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-56102-7_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero della Francesca, Nicolas de Cues et la théorie canonique des présomptions. Hypothèse d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle BEGOU-DAVIA; Florence DEMOULIN-AUZARY; François JANKOWIAK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rerum novarum ac veterum scientia. Mélanges en l’honneur de Brigitte Basdevant-Gaudemet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, A paraître, Collection des Presses Universitaires de Sceaux, 978-2-84934-472-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des questions de compétence ? Une question intemporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence FLISE; Xavier LAGARDE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin des questions de compétence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 102, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRJS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 1-14., 2019, Bibliothèque de l'Institut de Recherche Juridique de la Sorbonne - André Tunc, 978-2-919211-92-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure civile et la règle des trois unités, ou la distinction de la procédure et de l’organisation judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick ARABEYRE; Olivier PONCET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Règle de l’unité ? Le juge et le droit dans la France moderne (XVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-149., 2019, Collection Histoire du droit, N° 5, 978-2-406-08281-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persécutions : discriminations linguistiques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François JANKOWIAK; Boris BERNABE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les persécutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 15-23, 2018, Collection des Presses Universitaires de Sceaux, 978-2-84934-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prudence à la jurisprudence dans les préfaces des recueils d’arrêts (XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier DESCAMPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sources du droit à l'aune de la pratique judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, p. 165-178, 2018, Collection Colloques, 978-2-37651-007-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice distributive, effet et modèle de la procédure. Hypothèse méthodologique en histoire du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine MENGES-LE PAPE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice entre théologie et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, 2016, Collection Droit et religions, 978-2-36170-135-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté guidant le peuple (E. Delacroix, 1830) : culture, contre-cultures et vrai génie du christianisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien SALLES; Alexandre DEROCHE; Robert CARVAIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études offertes à Jean-Louis Harouel. Liber amicorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, p. 665-683, 2015, 979-1-0904-2959-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse de recherche autour de la distinction et du rapport entre jus dicere et judicare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte BASDEVANT-GAUDEMET; François JANKOWIAK; Franck ROUMY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenitudo Juris. Mélanges en hommage à Michèle Bégou-Davia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 113-127, 2015, Collection des Presses Universitaires de Sceaux, 978-2-8493-4193-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implications politiques d’une nouvelle vision de la justice : l’allégorie de la justice par Lucas Cranach l’ancien (1537)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel GANZIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice et Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, p. 45-54, 2014, Collection d'Histoire des Idées Politiques, 9782731409567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès équitable avant la CEDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc CADIET; Serge DAUCHY; Jean-Louis HALPERIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires d'histoire de la procédure civile.Vol. 1 Regards français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 52, IRJS Editions, pp.74-93, 2014, Collection Bibliothèque de l'IJRS - André Tunc, 978-2-919211-30-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02887329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de l’histoire de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques KRYNEN; Bernard D’ALTEROCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire du droit en France. Nouvelles tendances, nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.291-326, 2014, 978-2-8124-2963-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture judiciaire et l’office de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel CARTIER (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La QPC, le procès et ses juges. L'impact sur le procès et l'architecture juridictionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 346-357, 2013, Collection Méthodes du droit, 978-2-247-12758-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'un nouveau gène dans le procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Cartier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La QPC, le procès et ses juges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 1-18, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective comme réforme politique - La flagellation du Christ de Piero della Francesca (après 1459)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel GANZIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique du changement politique et juridique : la réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 22, Presses universitaires d'Aix-Marseille, p. 193-207, 2013, Collection d'Histoire des Idées Poiltiques, 9782731408829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrit et cri de la loi. “Pour que la loi obtienne vertu d’obliger” au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis SALAS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho des lois Du parchemin à internet. Du parchemin à internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, p. 29-53, 2012, 9782110090775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace du commercium. Essai de génétique juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filali OSMAN (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une Lex mercatoria mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 21-30, 2012, 978-2-8027-3534-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision historique de la médiation judiciaire. Deuxième essai de génétique juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filali OSMAN (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation en matière civile et commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 17-29, 2012, 978-2-8027-3983-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les miroirs de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre BLIN-FRANCHOMME. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image(s) &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, p. 13-44, 2012, 978-2-36170-034-8. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.putc.2554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moralité des juges. Construction doctrinale d’une déontologie (XVIe-XVIIe siècle) : réflexions sur un anachronisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Angel CHAMOCHO CANTUDO (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et mœurs: Implication et influence des mœurs dans la configuration du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Jaén-Junta de Andalucía, p. 479-509, 2011, 978-84-8439-576-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu TOUZEIL-DIVINA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation au droit : introduction encyclopédique aux études et métiers juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 145-146, 2011, 978-2-2750-3654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnel judiciaire (greffier, huissier, assistant de justice…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu TOUZEIL-DIVINA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation au droit : introduction encyclopédique aux études et métiers juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 320-322, 2011, 978-2-2750-3654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction historique au droit de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du droit de la presse et des medias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexis Nexis, pp.1-10, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du droit de la presse et des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Jurisclasseur, pp.1-10, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveu de Montauban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des juristes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.571, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver les concours d’agrégation du supérieur : le cas de l’Histoire du Droit [Boris Bernabé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La note de synthèse : examen d'accès aux CRFPA méthode appliquée et expliquée sujets et corrigés d'épreuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Poyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 232 p., 2019, Collection CRFPA, 978-2-275-06466-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déposition du pape hérétique. Lieux théologiques, modèles canoniques, enjeux constitutionnels, Actes du colloque de Sceaux des 30-31 mars 2017, C. Dounot, N. Warembourg, B. Bernabé (dir.), Mare & Martin, 2019, 222 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Dounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin; Presses Universitaires de Sceaux. , 222 p., 2019, 978-2849344262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les persécutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 138 p., 2018, Collection des Presses Universitaires de Sceaux, 978-2-84934-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avènement juridique de la victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 25, 191 p., 2015, Histoire de la justice, Denis Salas, 978-2-11-010053-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prudence et l’autorité. Juges et procureurs du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perdriolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2014, 9782738130860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes de fondation et l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon, 320 p., 2013, 978-2-3644-1043-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La récusation des juges. Etude médiévale, moderne et contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, pp.440, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Domat, “Des manières de terminer les procès et les différends, et de l’ordre judiciaire”, Le Droit Public, 1697, livre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des grands discours juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la coopération : retour sur les fondamentaux du mouvement coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où va la coopération ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution, environnement et images du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos historiques sur l'authenticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'authenticité notariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écriture de la coutume à la coutume de l'écriture : style et vérité chez les juristes médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture des juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent qui corrompt le juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent qui corrompt le juge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.135-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la guerre dans le procès médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rhétorique de la guerre dans le procès médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Robinson suisse, fontaine et source d'idées politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Robinson suisse, fontaine et source d'idées politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'une éthique judiciaire à travers la théorie de la récusation des juges (XIIIe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance d'une éthique judiciaire à travers la théorie de la récusation des juges (XIIIe-XIVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.343-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Boris Bernabé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de conférences (Cour de cassation) : penser l'office du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perdriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42, pp.2138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03456657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences (Cour de cassation) : « L'office du juge : dire le droit pour résoudre un conflit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kass-Danno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perdriolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.2351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jugement de Salomon, la vérité et la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 04, pp.595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03076708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obsolescence programmée du juge ? Propos liminaires sur l’irruption de la justice amiable dans la justice judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Supplément au N° 51, p. 16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi sert l’histoire du droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit d'Assas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°16, p. 109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel en matière civile. Achever la voie d’achèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribonien. Revue critique de législation et de jurisprudence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°1, p. 32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serment judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récusation – Abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procédures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’office du juge et la liturgie du juste. Éloge juridique de la forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 147 (4), p. 48-67. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/caph.147.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la source du pouvoir modérateur du juge. Notice sur les origines de l’article 21 du code de procédure civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pravnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Numéro spécial Le juge dans l’histoire : entre création et interprétation du droit, N°133, p. 107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspicion légitime : la partialité ne peut se déduire des actes de la procédure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N°50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhj.025.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02491452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’homo sacer à la «victime vicaire»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), p. 135-147. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhj.025.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté et déontologie universitaires : « l'air pénétrant de la critique publique » sur « la corruption innocente »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.1904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02220348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction publique : de la structure au principe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 02, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02224757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes amiables de règlement des différends et l'office du juge : la tierce voie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Justice Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le traitement juridictionnel des modes amiables de règlement des différends en matière civile, N°12, p. 10-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des savoirs - Les chemins de l'amiable résolution des différends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatrième de couverture 3 - 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 03, pp.IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I) L'office du juge dans la mondialisation - Redécouvrir l'office créateur du juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 03, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire de la justice chez Alexandre Dumas et Jules Verne. De la vengeance à la justice dans Le comte de Monte-Cristo (1845-1846) et Mathias Sandorf (1885)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, N°23, p. 99-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des savoirs - L'autorité du juge et la recherche de l'adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02226661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Office, charge et fonds : notions distinctes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Beignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (1362), p. 27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) liberté(s) d’expression avant 1881 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N°3, p. 742-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justitia pudica. Une représentation de la justice aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe XVI-XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Réalités et représentations de la justice, N°17, p. 45-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparution personnelle des parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renvoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopérative, instrument juridique de la nécessité. Approche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p. 12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage historique de la profession d'avocat. Quelques observations de déontologie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konfliktlösung in der Frühen Neuzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.569-605, 2021, Handbuch zur Geschichte der Konfliktlösung in Europa, 978-3-662-56101-0. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-56102-7_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero della Francesca, Nicolas de Cues et la théorie canonique des présomptions. Hypothèse d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle BEGOU-DAVIA; Florence DEMOULIN-AUZARY; François JANKOWIAK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rerum novarum ac veterum scientia. Mélanges en l’honneur de Brigitte Basdevant-Gaudemet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, A paraître, Collection des Presses Universitaires de Sceaux, 978-2-84934-472-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des questions de compétence ? Une question intemporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence FLISE; Xavier LAGARDE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin des questions de compétence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 102, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRJS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 1-14., 2019, Bibliothèque de l'Institut de Recherche Juridique de la Sorbonne - André Tunc, 978-2-919211-92-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure civile et la règle des trois unités, ou la distinction de la procédure et de l’organisation judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick ARABEYRE; Olivier PONCET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Règle de l’unité ? Le juge et le droit dans la France moderne (XVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-149., 2019, Collection Histoire du droit, N° 5, 978-2-406-08281-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persécutions : discriminations linguistiques et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François JANKOWIAK; Boris BERNABE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les persécutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 15-23, 2018, Collection des Presses Universitaires de Sceaux, 978-2-84934-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prudence à la jurisprudence dans les préfaces des recueils d’arrêts (XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier DESCAMPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sources du droit à l'aune de la pratique judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Panthéon-Assas, p. 165-178, 2018, Collection Colloques, 978-2-37651-007-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice distributive, effet et modèle de la procédure. Hypothèse méthodologique en histoire du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine MENGES-LE PAPE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice entre théologie et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, 2016, Collection Droit et religions, 978-2-36170-135-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté guidant le peuple (E. Delacroix, 1830) : culture, contre-cultures et vrai génie du christianisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Damien SALLES; Alexandre DEROCHE; Robert CARVAIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études offertes à Jean-Louis Harouel. Liber amicorum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Panthéon-Assas, p. 665-683, 2015, 979-1-0904-2959-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse de recherche autour de la distinction et du rapport entre jus dicere et judicare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte BASDEVANT-GAUDEMET; François JANKOWIAK; Franck ROUMY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plenitudo Juris. Mélanges en hommage à Michèle Bégou-Davia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 113-127, 2015, Collection des Presses Universitaires de Sceaux, 978-2-8493-4193-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implications politiques d’une nouvelle vision de la justice : l’allégorie de la justice par Lucas Cranach l’ancien (1537)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel GANZIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice et Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, p. 45-54, 2014, Collection d'Histoire des Idées Politiques, 9782731409567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès équitable avant la CEDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc CADIET; Serge DAUCHY; Jean-Louis HALPERIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires d'histoire de la procédure civile.Vol. 1 Regards français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 52, IRJS Editions, pp.74-93, 2014, Collection Bibliothèque de l'IJRS - André Tunc, 978-2-919211-30-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02887329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de l’histoire de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques KRYNEN; Bernard D’ALTEROCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire du droit en France. Nouvelles tendances, nouveaux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.291-326, 2014, 978-2-8124-2963-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture judiciaire et l’office de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ségala de Carbonnières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel CARTIER (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La QPC, le procès et ses juges. L'impact sur le procès et l'architecture juridictionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 346-357, 2013, Collection Méthodes du droit, 978-2-247-12758-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction d'un nouveau gène dans le procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Cartier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La QPC, le procès et ses juges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 1-18, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective comme réforme politique - La flagellation du Christ de Piero della Francesca (après 1459)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel GANZIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dynamique du changement politique et juridique : la réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 22, Presses universitaires d'Aix-Marseille, p. 193-207, 2013, Collection d'Histoire des Idées Poiltiques, 9782731408829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrit et cri de la loi. “Pour que la loi obtienne vertu d’obliger” au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis SALAS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écho des lois Du parchemin à internet. Du parchemin à internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, p. 29-53, 2012, 9782110090775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace du commercium. Essai de génétique juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filali OSMAN (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une Lex mercatoria mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 21-30, 2012, 978-2-8027-3534-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision historique de la médiation judiciaire. Deuxième essai de génétique juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Filali OSMAN (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médiation en matière civile et commerciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 17-29, 2012, 978-2-8027-3983-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les miroirs de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Pierre BLIN-FRANCHOMME. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image(s) &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, p. 13-44, 2012, 978-2-36170-034-8. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.putc.2554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu TOUZEIL-DIVINA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation au droit : introduction encyclopédique aux études et métiers juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 145-146, 2011, 978-2-2750-3654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La moralité des juges. Construction doctrinale d’une déontologie (XVIe-XVIIe siècle) : réflexions sur un anachronisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Angel CHAMOCHO CANTUDO (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et mœurs: Implication et influence des mœurs dans la configuration du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Jaén-Junta de Andalucía, p. 479-509, 2011, 978-84-8439-576-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnel judiciaire (greffier, huissier, assistant de justice…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu TOUZEIL-DIVINA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiation au droit : introduction encyclopédique aux études et métiers juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 320-322, 2011, 978-2-2750-3654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction historique au droit de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du droit de la presse et des medias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexis Nexis, pp.1-10, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du droit de la presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité du droit de la presse et des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Jurisclasseur, pp.1-10, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveu de Montauban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des juristes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.571, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver les concours d’agrégation du supérieur : le cas de l’Histoire du Droit [Boris Bernabé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La note de synthèse : examen d'accès aux CRFPA méthode appliquée et expliquée sujets et corrigés d'épreuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Poyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 232 p., 2019, Collection CRFPA, 978-2-275-06466-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déposition du pape hérétique. Lieux théologiques, modèles canoniques, enjeux constitutionnels, Actes du colloque de Sceaux des 30-31 mars 2017, C. Dounot, N. Warembourg, B. Bernabé (dir.), Mare & Martin, 2019, 222 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Dounot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Warembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin; Presses Universitaires de Sceaux. , 222 p., 2019, 978-2849344262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les persécutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jankowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 138 p., 2018, Collection des Presses Universitaires de Sceaux, 978-2-84934-286-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avènement juridique de la victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 25, 191 p., 2015, Histoire de la justice, Denis Salas, 978-2-11-010053-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prudence et l’autorité. Juges et procureurs du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Garapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perdriolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2014, 9782738130860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes de fondation et l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Camy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon, 320 p., 2013, 978-2-3644-1043-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La récusation des juges. Etude médiévale, moderne et contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, pp.440, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00461383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Domat, “Des manières de terminer les procès et les différends, et de l’ordre judiciaire”, Le Droit Public, 1697, livre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des grands discours juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la coopération : retour sur les fondamentaux du mouvement coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où va la coopération ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution, environnement et images du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos historiques sur l'authenticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'authenticité notariale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écriture de la coutume à la coutume de l'écriture : style et vérité chez les juristes médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture des juristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent qui corrompt le juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent qui corrompt le juge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.135-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la guerre dans le procès médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rhétorique de la guerre dans le procès médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Robinson suisse, fontaine et source d'idées politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Robinson suisse, fontaine et source d'idées politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.267-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'une éthique judiciaire à travers la théorie de la récusation des juges (XIIIe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance d'une éthique judiciaire à travers la théorie de la récusation des juges (XIIIe-XIVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.343-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perdriolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kass-Danno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.147.0048" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.025.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.025.0135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226682v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226667v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beignier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-56102-7_44" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-fin-des-questions-de-competence-9782919211920.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-regle-de-l-unite-le-juge-et-le-droit-dans-la-france-moderne-xve-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887261v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange S&#233;gala de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.2554" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02893175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02893183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Poyet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02310268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dounot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warembourg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/droit-justice/prudence-et-lautorite_9782738130860.php" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566090v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perdriolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bernab&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kass-Danno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03076708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.147.0048" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.025.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhj.025.0135" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226682v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226667v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beignier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-56102-7_44" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-fin-des-questions-de-competence-9782919211920.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-regle-de-l-unite-le-juge-et-le-droit-dans-la-france-moderne-xve-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887261v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888535v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange S&#233;gala de Carbonni&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.putc.2554" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02893175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02893183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401865v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04780291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Poyet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02310268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dounot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warembourg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garapon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences-humaines/droit-justice/prudence-et-lautorite_9782738130860.php" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00461383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566090v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401872v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>