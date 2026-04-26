--- v0 (2026-04-04)
+++ v1 (2026-04-26)
@@ -438,187 +438,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec les quartiers aristocratiques à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peregrinations: Journal of Medieval Art and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03329540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hiérarchie sociale et classement des routes. Ce que les itinéraires royaux nous apprennent sur les déplacements au XIV e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 698 (2), pp.463-499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhis.212.0463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04548107v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03329540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion civique ou affiliation communautaire ?</w:t>
               </w:r>
@@ -1444,191 +1444,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01471094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crise locale, crises nationales : rythmes et limites de la crise de la fin du Moyen Âge à Paris au miroir des prix fonciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Villes en crise au Moyen Âge, pp.81-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les acteurs de l'écrit à Paris : scribes, clercs, greffiers, notaires, écrivains (XIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires publiés par la fédération des sociétés historiques et archéologiques de Paris et l'Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Histoire de l’écrit au Moyen Âge, 63, pp.175-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01465604v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01465602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing the chronicles : rumours and extreme violence during the siege of Meaux (1421-1422)</w:t>
               </w:r>
@@ -4133,51 +4133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUV/CHVP, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4221,51 +4221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Noizet, Boris Bove, Laurent Costa. Presses universitaires de Vincennes, pp.354, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4309,51 +4309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, Paris et Île-de-France. Mémoires. n° 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6419,252 +6419,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01651270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sources foncières et marché immobilier à Paris (XIII e - XVI e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne-Hélène Le Maresquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01471106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">VOCABULAIRE DU MARCHE FONCIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01471107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iconographie de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, http://www.menestrel.fr/ecrire/?exec=naviguer&amp;id_rubrique=1710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01466957v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-01471106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6740,51 +6740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6C7C162"/>
+    <w:nsid w:val="317924E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6971,51 +6971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-bove" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060249498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Santamaria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaude-Ferragu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638663v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne H&#233;l&#232;ne Le Maresquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Descamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delisle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gauvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/notre-dame-de-paris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jehanno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Descimon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01093923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zum Kolk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salamagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354956v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100671390" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayade-Claustre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-H&#233;l&#232;ne Le Maresquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-bove" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060249498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Santamaria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaude-Ferragu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638663v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne H&#233;l&#232;ne Le Maresquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Descamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delisle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gauvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/notre-dame-de-paris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jehanno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Descimon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01093923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zum Kolk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salamagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354956v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100671390" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayade-Claustre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471106v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-H&#233;l&#232;ne Le Maresquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>