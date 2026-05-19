--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -1444,191 +1444,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01471094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les acteurs de l'écrit à Paris : scribes, clercs, greffiers, notaires, écrivains (XIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires publiés par la fédération des sociétés historiques et archéologiques de Paris et l'Ile de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Histoire de l’écrit au Moyen Âge, 63, pp.175-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crise locale, crises nationales : rythmes et limites de la crise de la fin du Moyen Âge à Paris au miroir des prix fonciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Villes en crise au Moyen Âge, pp.81-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01465602v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01465604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing the chronicles : rumours and extreme violence during the siege of Meaux (1421-1422)</w:t>
               </w:r>
@@ -2257,165 +2257,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les rois médiévaux sont-ils Parisiens ? Essai de synthèse des itinéraires royaux médiévaux de Philippe Auguste à Louis XI (1180-1483)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris ville de cour (XIIIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rennes, France. p. 25-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01651289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les périphéries de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’E. Crouzet-Pavan (Paris Sorbonne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562924v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01651289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction. Genèse des pouvoirs parisiens »</w:t>
               </w:r>
@@ -4309,51 +4309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, Paris et Île-de-France. Mémoires. n° 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6419,252 +6419,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01651270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">VOCABULAIRE DU MARCHE FONCIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01471107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iconographie de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, http://www.menestrel.fr/ecrire/?exec=naviguer&amp;id_rubrique=1710</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sources foncières et marché immobilier à Paris (XIII e - XVI e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne-Hélène Le Maresquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne-Hélène Le Maresquier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01471106v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-01466957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6740,51 +6740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="317924E2"/>
+    <w:nsid w:val="11D29BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6971,51 +6971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-bove" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060249498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Santamaria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaude-Ferragu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638663v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne H&#233;l&#232;ne Le Maresquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Descamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delisle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gauvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/notre-dame-de-paris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jehanno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Descimon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01093923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zum Kolk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salamagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354956v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100671390" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayade-Claustre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471106v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-H&#233;l&#232;ne Le Maresquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/boris-bove" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060249498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329540v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548107v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03967374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Santamaria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lachaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02560445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02558934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaude-Ferragu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Michon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638663v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne H&#233;l&#232;ne Le Maresquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Descamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delisle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02564762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471110v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478097v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465619v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gauvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/notre-dame-de-paris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jehanno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Descimon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01093923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zum Kolk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salamagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354956v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100671390" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471109v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02561483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02562720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mayade-Claustre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lyon-Caen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-H&#233;l&#232;ne Le Maresquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>