--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -362,261 +362,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental changes in impulse control: trial-by-trial EMG dissociates the evolution of impulse strength from its subsequent suppression</w:t>
+                <w:t xml:space="preserve">Time for action: neural basis of the costs and benefits of temporal predictability for competing response choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Śmigasiewicz</w:t>
+                <w:t xml:space="preserve">I Korolczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J T Coull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Ambrosi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Burle</w:t>
+                <w:t xml:space="preserve">K Smigasiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.13273⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.273-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_01795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660303v1</w:t>
+                <w:t xml:space="preserve">hal-03409679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time for action: neural basis of the costs and benefits of temporal predictability for competing response choices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental changes in impulse control: trial-by-trial EMG dissociates the evolution of impulse strength from its subsequent suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Śmigasiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Korolczuk</w:t>
+                <w:t xml:space="preserve">Solène Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K Smigasiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), pp.273-289. </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.e13273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_01795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/desc.13273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409679v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Comparison Between the Nc/CRN and the Ne/ERN</w:t>
               </w:r>
@@ -700,689 +700,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing to React: A Behavioral Study on the Interplay between Proactive and Reactive Action Inhibition</w:t>
+                <w:t xml:space="preserve">Assessing model-based inferences in decision making with single-trial response time decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania C Ficarella</w:t>
+                <w:t xml:space="preserve">Gabriel Weindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Desantis</w:t>
+                <w:t xml:space="preserve">Royce Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zenon</w:t>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.680. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (8), pp.1528-1555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci11060680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xge0001010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233158v1</w:t>
+                <w:t xml:space="preserve">hal-03006342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing model-based inferences in decision making with single-trial response time decomposition</w:t>
+                <w:t xml:space="preserve">An Electromyographic Analysis of the Effects of Cognitive Fatigue on Online and Anticipatory Action Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Weindel</w:t>
+                <w:t xml:space="preserve">Mick Salomone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Royce Anders</w:t>
+                <w:t xml:space="preserve">Ludovic Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Burle</w:t>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 150 (8), pp.1528-1555. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.615046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xge0001010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.615046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006342v2</w:t>
+                <w:t xml:space="preserve">hal-03201105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Electromyographic Analysis of the Effects of Cognitive Fatigue on Online and Anticipatory Action Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speeding-up while growing-up: synchronous functional development of motor and non-motor processes across childhood and adolescence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Śmigasiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mick Salomone</w:t>
+                <w:t xml:space="preserve">Mathieu Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Berberian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.615046⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0255892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201105v1</w:t>
+                <w:t xml:space="preserve">hal-03339308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding-up while growing-up: synchronous functional development of motor and non-motor processes across childhood and adolescence.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamila Śmigasiewicz</w:t>
+                <w:t xml:space="preserve">Stronger impulse capture and impaired inhibition of prepotent action in children with ADHD performing a Simon task: an electromyographic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Servant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Blaye</w:t>
+                <w:t xml:space="preserve">Elisa Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Spieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339308v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stronger impulse capture and impaired inhibition of prepotent action in children with ADHD performing a Simon task: an electromyographic study</w:t>
+                <w:t xml:space="preserve">Preparing to React: A Behavioral Study on the Interplay between Proactive and Reactive Action Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Grandjean</w:t>
+                <w:t xml:space="preserve">Stefania C Ficarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Suarez</w:t>
+                <w:t xml:space="preserve">Andrea Desantis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Diaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Spieser</w:t>
+                <w:t xml:space="preserve">Alexandre Zenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11060680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175710v1</w:t>
+                <w:t xml:space="preserve">hal-03233158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibiting errors while they are produced: direct evidence for error monitoring and inhibitory control in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Śmigasiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer T Coull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Śmigasiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 428, pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1546,90 +1546,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of interference control across childhood and adolescence: Distribution analyses in three conflict tasks and ten age groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Śmigasiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (12), pp.2262-2280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1761,382 +1761,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict processing in kindergarten children: New evidence from distribution analyses reveals the dynamics of incorrect response activation and suppression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Blaye</w:t>
+                <w:t xml:space="preserve">Becoming aware of subliminal responses: an EEG/EMG study on partial error detection and correction in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania C Ficarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2018.06.006⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.443-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862984v1</w:t>
+                <w:t xml:space="preserve">hal-02175062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelets statistical denoising (WaSDe): individual evoked potential extraction by multi-resolution wavelets decomposition and bootstrap</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moncef Benkherrat</w:t>
+                <w:t xml:space="preserve">Conflict processing in kindergarten children: New evidence from distribution analyses reveals the dynamics of incorrect response activation and suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-spr.2018.5389⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.36 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401454v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becoming aware of subliminal responses: an EEG/EMG study on partial error detection and correction in humans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania C Ficarella</w:t>
+                <w:t xml:space="preserve">Wavelets statistical denoising (WaSDe): individual evoked potential extraction by multi-resolution wavelets decomposition and bootstrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Benchabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rochet</w:t>
+                <w:t xml:space="preserve">Moncef Benkherrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 120, pp.443-456. </w:t>
+              <w:t xml:space="preserve">IET Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.348-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-spr.2018.5389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175062v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Way We Do the Things We Do: How Cognitive Contexts Shape the Neural Dynamics of Motor Areas in Humans</w:t>
               </w:r>
@@ -2715,64 +2715,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond decision! Motor contribution to speed-accuracy trade-off in decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Spieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,273 +2826,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401200v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Theoretical Decision-making Mechanisms in the Simon Task with Electrophysiological Data: A Model-based Neuroscience Study in Humans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinguishing the influence of task difficulty on error-related ERP susing surface Laplacian transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corey White</w:t>
+                <w:t xml:space="preserve">Liesbet van Der Borght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Montagnini</w:t>
+                <w:t xml:space="preserve">Femke Houtman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Notebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_00989⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2016.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401203v1</w:t>
+                <w:t xml:space="preserve">hal-01383986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing the influence of task difficulty on error-related ERP susing surface Laplacian transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Femke Houtman</w:t>
+                <w:t xml:space="preserve">Linking Theoretical Decision-making Mechanisms in the Simon Task with Electrophysiological Data: A Model-based Neuroscience Study in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corey White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Montagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wim Notebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2016.01.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (10), pp.1501-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_00989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01383986v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing (impulsive) errors: Electrophysiological evidence for online inhibitory control over incorrect responses</w:t>
               </w:r>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wery P. M. van den Wildenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Spieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Richard Ridderinkhof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3329,90 +3329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors Disrupt Subsequent Early Attentional Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbet van Der Borght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanne Schevernels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Notebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3544,161 +3544,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopa therapy and action impulsivity: subthreshold error activation and suppression in Parkinson's disease</w:t>
+                <w:t xml:space="preserve">Online Extraction and Single Trial Analysis of Regions Contributing to Erroneous Feedback Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Fluchere</w:t>
+                <w:t xml:space="preserve">Matthew Dyson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Deveaux</w:t>
+                <w:t xml:space="preserve">Eoin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 232 (10), pp.1735-1746. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121, pp.146-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00213-014-3805-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384013v1</w:t>
+                <w:t xml:space="preserve">hal-01199206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting single-trial EEG evoked potential using a wavelet domain linear mixed model: application to error potentials classification</w:t>
               </w:r>
@@ -3801,51 +3784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering interference control in adults with ADHD by using distribution analyses and electromyographic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,51 +3944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Spieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carbonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4069,77 +4052,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Covert Response Activation to Test Latent Assumptions of Formal Decision-Making Models in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corey White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Montagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4180,1521 +4163,1538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Extraction and Single Trial Analysis of Regions Contributing to Erroneous Feedback Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal resolutions of EEG: Is it really black and white? A scalp current density view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Dyson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.06.041⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (3), pp.210-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199206v1</w:t>
+                <w:t xml:space="preserve">hal-01309952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why does picture naming take longer than word naming? The contribution of articulatory processes (vol 100, pg 253, 1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Riès</w:t>
+                <w:t xml:space="preserve">F. -Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Malfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (1), pp.309-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13423-014-0668-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal resolutions of EEG: Is it really black and white? A scalp current density view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to “Why does picture naming take longer than word naming? The contribution of articulatory processes”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.05.004⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.309-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-014-0668-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309952v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Why does picture naming take longer than word naming? The contribution of articulatory processes”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Legou</w:t>
+                <w:t xml:space="preserve">A Dual-Task Paradigm to Study the Interference Reduction in the Simon Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Malfait</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Casini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (2), pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-014-0668-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03578663v1</w:t>
+                <w:t xml:space="preserve">hal-01384015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Task Paradigm to Study the Interference Reduction in the Simon Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+                <w:t xml:space="preserve">Controlling Your Impulses: Electrical Stimulation of the Human Supplementary Motor Complex Prevents Impulsive Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wery P.M. van den Wildenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Richard Ridderinkhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Casini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (7), pp.3010 - 3015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1642-14.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384015v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Your Impulses: Electrical Stimulation of the Human Supplementary Motor Complex Prevents Impulsive Errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Spieser</w:t>
+                <w:t xml:space="preserve">Dopa therapy and action impulsivity: subthreshold error activation and suppression in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Fluchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wery P.M. van den Wildenberg</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wery P. M. van Den Wildenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (7), pp.3010 - 3015. </w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 232 (10), pp.1735-1746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1642-14.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00213-014-3805-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310100v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting and correcting partial errors: Evidence for efficient control without conscious access</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+                <w:t xml:space="preserve">Conflict tasks and the diffusion framework: Insight in model constraints based on psychological laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Montagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (3), pp.970 - 982. </w:t>
+              <w:t xml:space="preserve">Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.162-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13415-013-0232-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogpsych.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292369v1</w:t>
+                <w:t xml:space="preserve">hal-01308931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of two procedures for verbal response time fractionation</w:t>
+                <w:t xml:space="preserve">Action Monitoring and Medial Frontal Cortex: Leading Role of Supplementary Motor Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotje van Der Linden</w:t>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie K. Riès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicole Malfait</w:t>
+                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01213⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343 (6173), pp.888-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1247412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384063v1</w:t>
+                <w:t xml:space="preserve">hal-01384045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Monitoring and Medial Frontal Cortex: Leading Role of Supplementary Motor Area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributional reaction time properties in the Eriksen task: marked differences or hidden similarities with the Simon task?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1247412⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.1003-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-013-0561-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384045v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict tasks and the diffusion framework: Insight in model constraints based on psychological laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Montagnini</w:t>
+                <w:t xml:space="preserve">Tactile stimulations and wheel rotation responses: toward augmented lane departure warning systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogpsych.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1045 ), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308931v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional reaction time properties in the Eriksen task: marked differences or hidden similarities with the Simon task?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A comparison of two procedures for verbal response time fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotje van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie K. Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-013-0561-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310090v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile stimulations and wheel rotation responses: toward augmented lane departure warning systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tandonnet</w:t>
+                <w:t xml:space="preserve">Detecting and correcting partial errors: Evidence for efficient control without conscious access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1045 ), </w:t>
+              <w:t xml:space="preserve">Cognitive, Affective, and Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.970 - 982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13415-013-0232-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245861v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To err or to guess: An ERP study on the source of errors</w:t>
               </w:r>
@@ -5822,90 +5822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response-Locked Brain Dynamics of Word Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6222,51 +6222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does one night of sleep deprivation affect the internal clock?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ramdani-Beauvir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6462,2473 +6462,2473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does picture naming take longer than word reading? The contribution of articulatory processes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How does temporal preparation speed up response implementation in choice tasks? Evidence for an early cortical activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-012-0287-x⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (2), pp.252-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2011.01301.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214785v1</w:t>
+                <w:t xml:space="preserve">hal-01384128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does temporal preparation speed up response implementation in choice tasks? Evidence for an early cortical activation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why does picture naming take longer than word reading? The contribution of articulatory processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borís Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (5), pp.955-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-012-0287-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2011.01301.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01384128v1</w:t>
+                <w:t xml:space="preserve">hal-05214785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General-Purpose Monitoring during Speech Production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of Executive Control and Motor Deficits in Parkinsonian Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dufau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Courtiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turle-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn.2010.21467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2550-11.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152177v1</w:t>
+                <w:t xml:space="preserve">hal-01308507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ERP study of cognitive architecture and the insertion of mental processes: Donders revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grapperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (9), pp.1242-1251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2011.01186.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Executive Control and Motor Deficits in Parkinsonian Rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Vidal</w:t>
+                <w:t xml:space="preserve">Executive control and response expectancy: A Laplacian ERP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Meckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Turle-Lorenzo</w:t>
+                <w:t xml:space="preserve">Sonia Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carbonnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31 (33), </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (3), pp.303-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2550-11.2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2010.01077.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308507v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive control and response expectancy: A Laplacian ERP study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+                <w:t xml:space="preserve">General-Purpose Monitoring during Speech Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2010.01077.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (6), pp.1419--1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2010.21467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01384797v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To head or to heed? Beyond the surface of selective action inhibition: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wery P. M. van Den Wildenberg</w:t>
+                <w:t xml:space="preserve">Neurocognitive mechanisms of action control: resisting the call of the Sirens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Richard Ridderinkhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott A. Wylie</w:t>
+                <w:t xml:space="preserve">Birte Forstmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birte U. Forstmann</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scott Wylie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borís Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wery van den Wildenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4, pp.222. </w:t>
+              <w:t xml:space="preserve">WIREs Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (2), pp.174-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2010.00222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/wcs.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384818v1</w:t>
+                <w:t xml:space="preserve">hal-05214804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurocognitive mechanisms of action control: resisting the call of the Sirens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removal of Muscle Artifacts from EEG Recordings of Spoken Language Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Wylie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">de Maarten Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Vanderperren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Vanrumste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIREs Cognitive Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wcs.99⟩</w:t>
+              <w:t xml:space="preserve">Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.135-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12021-010-9071-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05214804v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Muscle Artifacts from EEG Recordings of Spoken Language Production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katrien Vanderperren</w:t>
+                <w:t xml:space="preserve">Mechanisms and Dynamics of Cortical Motor Inhibition in the Stop-signal Paradigm: A TMS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wery P. M. van den Wildenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Vanrumste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Alario</w:t>
+                <w:t xml:space="preserve">Maurits W. van Der Molen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Richard Ridderinkhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12021-010-9071-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (2), pp.225 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384822v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and Dynamics of Cortical Motor Inhibition in the Stop-signal Paradigm: A TMS Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Burle</w:t>
+                <w:t xml:space="preserve">Rostral Cingulate Zone and correct response monitoring: ICA and source localization evidences for the unicity of correct- and error-negativities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borís Burle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21248⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384889v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostral Cingulate Zone and correct response monitoring: ICA and source localization evidences for the unicity of correct- and error-negativities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Removal of Muscle Artifacts from EEG Recordings of Spoken Language Production (vol 8, pg 135, 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Vanderperren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Vanrumste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.005⟩</w:t>
+              <w:t xml:space="preserve">Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (3), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12021-010-9076-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293542v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Muscle Artifacts from EEG Recordings of Spoken Language Production (vol 8, pg 135, 2010)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Alario</w:t>
+                <w:t xml:space="preserve">Motor inhibition and response expectancy: A Laplacian ERP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Meckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carbonnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12021-010-9076-8⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (3), pp.386-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2010.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384820v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor inhibition and response expectancy: A Laplacian ERP study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Carbonnell</w:t>
+                <w:t xml:space="preserve">To head or to heed? Beyond the surface of selective action inhibition: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wery P. M. van Den Wildenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott A. Wylie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte U. Forstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2010.08.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2010.00222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01384817v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulus-hand correspondence and direct response activation: An electromyographic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential adjustments before and after partial errors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille-Aime Possamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2009.00865.x⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.356-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/PBR.16.2.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384839v1</w:t>
+                <w:t xml:space="preserve">hal-00383801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of reach-related neural activity for visual and somatosensory targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Direct Evidence for Cortical Suppression of Somatosensory Afferents during Visuomotor Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.05.028⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (9), pp.2106-2113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhn233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01384846v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential adjustments before and after partial errors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Allain</w:t>
+                <w:t xml:space="preserve">Neurophysics of temporal discrimination in the rat: A mismatch negativity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/PBR.16.2.356⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (5), pp.1028-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2009.00840.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383801v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Evidence for Cortical Suppression of Somatosensory Afferents during Visuomotor Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Bernier</w:t>
+                <w:t xml:space="preserve">Stimulus-hand correspondence and direct response activation: An electromyographic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Blouin</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille-Aime Possamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (6), pp.1160-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2009.00865.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhn233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01384845v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurophysics of temporal discrimination in the rat: A mismatch negativity study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Roger</w:t>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of reach-related neural activity for visual and somatosensory targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Boris Burle</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46 (5), pp.1028-1032. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.1767-1777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2009.00840.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384844v1</w:t>
+                <w:t xml:space="preserve">hal-01384846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech perception engages a general timer: Evidence from a divided attention word identification task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9000,77 +9000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural inhibition and interhemispheric connections in two-choice reaction time: A Laplacian ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Aime Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9136,455 +9136,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of information processing in the Brain: Recent advances, current limitations and future challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticipatory changes in human motoneuron discharge patterns during motor preparation. (London),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Schmied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rossi-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of bioelectromagnetism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 586 (586), pp.1017-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2007.145318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871994v1</w:t>
+                <w:t xml:space="preserve">hal-00321109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Negativity Does Not Reflect Conflict: A Reappraisal of Conflict Monitoring and Anterior Cingulate Cortex Activity</w:t>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of information processing in the Brain: Recent advances, current limitations and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (9), pp.1637 - 1655</w:t>
+              <w:t xml:space="preserve">International Journal of bioelectromagnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.17 - 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320988v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory changes in human motoneuron discharge patterns during motor preparation. (London),</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Error Negativity Does Not Reflect Conflict: A Reappraisal of Conflict Monitoring and Anterior Cingulate Cortex Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christiane Rossi-Durand</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (9), pp.1637 - 1655</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2007.145318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00321109v1</w:t>
+                <w:t xml:space="preserve">hal-00320988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon effect in the rat: A new model for studying the neural bases of the dual-route architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courtière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9789,90 +9789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dual nature of time preparation: neural activation and suppression revealed by transcranial magnetic stimulation of the motor cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9935,51 +9935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowing when to respond and the efficiency of the cortical motor command: A Laplacian ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10064,51 +10064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical exercise facilitates motor processes in simple reaction time performance: An electromyographic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10282,640 +10282,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information processing during physical exercise: a chronometric and electromyographic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Davranche</w:t>
+                <w:t xml:space="preserve">Voluntary and involuntary control over automatic processing in spatial congruency tasks: Editors' introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Notebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soetens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17,, pp.577-589</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096523v1</w:t>
+                <w:t xml:space="preserve">hal-00093757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information processing during physical exercise: A chronometric and electromyographic study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Information processing during physical exercise: a chronometric and electromyographic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Hasbroucq</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 165, pp.532-540</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 165 (4), pp.532-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-005-2331-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093868v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary and involuntary control over automatic processing in spatial congruency tasks: Editors' introduction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Caessens</w:t>
+                <w:t xml:space="preserve">Information processing during physical exercise: A chronometric and electromyographic study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Notebaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Burle</w:t>
+                <w:t xml:space="preserve">M. Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Soetens</w:t>
+                <w:t xml:space="preserve">T. Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17,, pp.577-589</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 165, pp.532-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093757v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial enhancement of EEG traces by surface Laplacian estimation: Comparison between local and global methods.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential Compatibility Effects and Cognitive Control: Does Conflict Really Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Vidal</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (4), pp.831 - 837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0096-1523.31.4.831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093881v1</w:t>
+                <w:t xml:space="preserve">hal-00093366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Compatibility Effects and Cognitive Control: Does Conflict Really Matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial enhancement of EEG traces by surface Laplacian estimation: Comparison between local and global methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 116, pp.18-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093366v1</w:t>
+                <w:t xml:space="preserve">hal-00093881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le geste approprié au juste moment : Faut-il une horloge pour que le mouvement soit dans les temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Semjen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10953,51 +10953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Electromyographic Examination of Response Execution and Inhibition in Between-Hand Choice Reaction Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11064,199 +11064,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of a topiramate pre-treatment on the effects induced by a subanaesthetic dose of ketamine on human reaction time</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological evidence for response inhibition in choice reaction time tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O Blin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2004.06.082⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (2), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2004.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384906v1</w:t>
+                <w:t xml:space="preserve">hal-01384905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line executive control: An electromyographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carbonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11287,2009 +11274,2022 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 41 (1), pp.113-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2003.00136.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroencephalographic nogo potentials in a no-movement context: the case of motor imagery in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 360 (1-2), pp.77-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neulet.2004.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological evidence for response inhibition in choice reaction time tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response monitoring without sensory feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grapperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2004.06.004⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 115 (9), pp.2014-2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2004.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384905v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response monitoring without sensory feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">The modulation of the Ne-like wave on correct responses foreshadows errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carbonnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Falkenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Grapperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2004.04.013⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 372 (1-2), pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2004.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384912v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The modulation of the Ne-like wave on correct responses foreshadows errors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Carbonnell</w:t>
+                <w:t xml:space="preserve">A study of a topiramate pre-treatment on the effects induced by a subanaesthetic dose of ketamine on human reaction time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Gavaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Falkenstein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+                <w:t xml:space="preserve">O Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 372 (1-2), pp.161-166. </w:t>
+              <w:t xml:space="preserve">, 2004, 369 (2), pp.99-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2004.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2004.06.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384908v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of time preparation on motor processes assessed by surface Laplacian estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tandonnet</w:t>
+                <w:t xml:space="preserve">Error negativity on correct trials: a reexamination of available data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grapperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 114 (12), pp.2376-2384. </w:t>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 64 (3), pp.265-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1388-2457(03)00253-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0511(03)00097-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384926v1</w:t>
+                <w:t xml:space="preserve">hal-01384925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error negativity on correct trials: a reexamination of available data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of time preparation on motor processes assessed by surface Laplacian estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Grapperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 64 (3), pp.265-282. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 114 (12), pp.2376-2384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-0511(03)00097-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1388-2457(03)00253-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384925v1</w:t>
+                <w:t xml:space="preserve">hal-01384926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive control in the Simon effect: an electromyographic and distributional analysis</w:t>
+                <w:t xml:space="preserve">A transcranial magnetic stimulation study of information processing in the motor cortex: Relationship between the silent period and the reaction time delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Aimé Possamai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 66 (4), pp.324-336. </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (2), pp.207-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-002-0105-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1469-8986.3920207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384935v1</w:t>
+                <w:t xml:space="preserve">hal-02871363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of sensorimotor information processing: The role of electrophysiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial advance information, number of alternatives, and motor processes: an electromyographic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille-Aimé Possamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/h0087387⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 111 (1), pp.125-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0001-6918(02)00019-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385306v1</w:t>
+                <w:t xml:space="preserve">hal-02871378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcranial magnetic stimulation study of information processing in the motor cortex: Relationship between the silent period and the reaction time delay</w:t>
+                <w:t xml:space="preserve">Executive control in the Simon effect: an electromyographic and distributional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille-Aimé Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille-Aimé Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1469-8986.3920207⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (4), pp.324-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-002-0105-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02871363v1</w:t>
+                <w:t xml:space="preserve">hal-01384935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial advance information, number of alternatives, and motor processes: an electromyographic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of sensorimotor information processing: The role of electrophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Aimé Possamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56 (2), pp.75-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/h0087387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0001-6918(02)00019-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02871378v1</w:t>
+                <w:t xml:space="preserve">hal-01385306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficit in motor cortical activity for simultaneous bimanual responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociation between activation and attention effects in time estimation: implications for internal clock models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Taniguchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Bonnet</w:t>
+                <w:t xml:space="preserve">L. Casini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.195-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871158v1</w:t>
+                <w:t xml:space="preserve">hal-01597881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation between activation and attention effects in time estimation: implications for internal clock models.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An electromyographic investigation of the S-R mapping on choice RT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Casini</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motoyuki Akamatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille-Aimé Possamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.195-205</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38, pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597881v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electromyographic investigation of the S-R mapping on choice RT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+                <w:t xml:space="preserve">Deficit in motor cortical activity for simultaneous bimanual responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille-Aimé Possamai</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 137 (3-4), pp.259-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002210000661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871149v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed memory scanning: a behavioral argument for a serial oscillatory model</w:t>
+                <w:t xml:space="preserve">Response selection in a four choice reaction time task: Evidence for a two-step selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 9, pp.327-337</w:t>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19, pp.557--573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597879v1</w:t>
+                <w:t xml:space="preserve">hal-02871133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response selection in a four choice reaction time task: Evidence for a two-step selection.</w:t>
+                <w:t xml:space="preserve">High-speed memory scanning: a behavioral argument for a serial oscillatory model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 19, pp.557--573</w:t>
+              <w:t xml:space="preserve">Cognitive Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9, pp.327-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871133v1</w:t>
+                <w:t xml:space="preserve">hal-01597879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in spinal excitability during choice reaction time: The H reflex as a probe of information transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoyuki Akamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Aimé Possamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13340,51 +13340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortico-spinal inhibition reflects time but not event preparation: A transcranial magnetic study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Aimé Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13465,51 +13465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's an internal clock for? From temporal information processing to temporal processing of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 45, pp.59 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13568,51 +13568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further argument for the existence of a pacemaker in the human information processing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 97 (2), pp.129 - 143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13815,51 +13815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pavailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Gevers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korolczuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J T Coull" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ogi&#324;ska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ociepka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila &#346;migasiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ambrosi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409679v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Korolczuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Smigasiewicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01795" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.788167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania C Ficarella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zenon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060680" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006342v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Weindel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Salomone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.615046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255892" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175710v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grandjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Suarez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Diaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387699v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100742" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02433294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Korolczuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.12.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994563v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02433215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00453" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.06.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Benchabane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Benkherrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2018.5389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02175062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.07.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01296" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fluch&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery van den Wildenberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.02.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848094v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2018.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01576972v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Questienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000370" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campanella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schroder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vanderhasselt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kornreich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418777404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401200v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-016-1172-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401203v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey White" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Montagnini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00989" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet van Der Borght" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke Houtman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Notebaert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.01.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6HX23MJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01317925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery P. M. van den Wildenberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Richard Ridderinkhof" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12647" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383980v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Schevernels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151843" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2016.01.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Fluchere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Deveaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery P. M. van Den Wildenberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-014-3805-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spinnato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Roubaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/12/3/036013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tobon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pineda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.05.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carbonnell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meckler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.04.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0078-15.2015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199206v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dyson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0668-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000275" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery P.M. van den Wildenberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1642-14.2015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-013-0232-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384063v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotje van Der Linden" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie K. Ri&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01213" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384045v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1247412" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308931v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2014.03.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-013-0561-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01245861v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01045" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11Z7NSW6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Janssen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ramdani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2013.02.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R943VX8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rabat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2013.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRQD6FB5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ramdani-Beauvir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.07.041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVDS6P9F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rigoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Wilquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brass" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.01.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214785v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0287-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384128v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meynier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01301.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B9AC98CE14D96AF9B464D894EDA1905223AB618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21467" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384799v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grapperon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01186.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLFW20J3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtiere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turle-Lorenzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2550-11.2011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Allain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2010.01077.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NZHFK1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384818v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Wylie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte U. Forstmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2010.00222" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Forstmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wylie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.99" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR1MJ5TK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384822v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Maarten Vos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Vanderperren" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vanrumste" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Alario" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-010-9071-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384889v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurits W. van Der Molen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21248" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293542v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384820v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Vos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-010-9076-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384817v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2010.08.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF5GCV2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384839v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aime Possamai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00865.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2TDL4JP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384846v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bernier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.05.028" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05840R86-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383801v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.16.2.356" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn233" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384844v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00840.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBN2XNPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384828v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.04.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09MVRPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384829v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00818.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B2738N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871994v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320988v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321109v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schmied" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Burnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rossi-Durand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.145318" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courti&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.01.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK2V60P6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G. B&#233;nar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20289" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5QP8Z2T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165888v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05588.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZMS0WQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384879v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.06.052" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L89WZFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384877v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2005.11.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW3BPNRJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093379v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Wildenberg W.P.M." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridderinkhof K.R." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096523v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2331-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCTRDCX4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093868v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasbroucq" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093757v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caessens" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Notebaert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soetens" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093881v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tandonnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093366v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.31.4.831" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semjen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0269-8803.19.4.330" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384906v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Micallef" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gavaudan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.06.082" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2ZM3K2M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384902v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2003.00136.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEEDB23EADB73394056CE316B08C019889F6BCEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384893v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.02.034" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D673RXF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384905v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.06.004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T36Z4KX6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384912v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2004.04.013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JH7FW3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384908v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Falkenstein" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.09.036" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MHG6171-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384926v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2457(03)00253-0" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34S510KQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384925v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0511(03)00097-8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQKDR3G3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384935v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aim&#233; Possamai" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-002-0105-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8T2QLTSF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385306v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aim&#233; Possama&#239;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0087387" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871363v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8986.3920207" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9K1F406-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871378v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Osman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(02)00019-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0X7CSRG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871158v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Taniguchi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210000661" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0QZLQSQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597881v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871149v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Akamatsu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597879v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871133v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871114v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871027v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carron" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382665v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(99)00009-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C9A41B708132B5E4D11214E19DAA2283C24D04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593517v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(97)00028-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pavailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Gevers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korolczuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J T Coull" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ogi&#324;ska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ociepka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409679v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Korolczuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Smigasiewicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01795" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila &#346;migasiewicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ambrosi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.788167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006342v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Weindel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Salomone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.615046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grandjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Suarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233158v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania C Ficarella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zenon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060680" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387699v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100742" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02433294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Korolczuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.12.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994563v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02433215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00453" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02175062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.07.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.06.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Benchabane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Benkherrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2018.5389" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01296" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fluch&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery van den Wildenberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.02.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848094v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2018.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01576972v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Questienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000370" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campanella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schroder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vanderhasselt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kornreich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418777404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401200v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-016-1172-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet van Der Borght" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke Houtman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Notebaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.01.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6HX23MJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey White" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Montagnini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00989" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01317925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery P. M. van den Wildenberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Richard Ridderinkhof" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12647" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383980v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Schevernels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151843" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2016.01.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dyson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spinnato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Roubaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/12/3/036013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tobon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pineda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.05.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carbonnell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meckler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.04.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0078-15.2015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0668-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578663v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000275" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery P.M. van den Wildenberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1642-14.2015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Fluchere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Deveaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery P. M. van Den Wildenberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-014-3805-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2014.03.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1247412" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-013-0561-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01245861v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotje van Der Linden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie K. Ri&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01213" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292369v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-013-0232-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11Z7NSW6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Janssen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ramdani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2013.02.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R943VX8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rabat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2013.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRQD6FB5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ramdani-Beauvir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.07.041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVDS6P9F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rigoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Wilquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brass" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.01.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384128v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meynier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01301.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B9AC98CE14D96AF9B464D894EDA1905223AB618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0287-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtiere" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turle-Lorenzo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2550-11.2011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grapperon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01186.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLFW20J3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384797v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Allain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2010.01077.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NZHFK1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152177v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21467" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Forstmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wylie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.99" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR1MJ5TK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Maarten Vos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Vanderperren" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vanrumste" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Alario" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-010-9071-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384889v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurits W. van Der Molen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21248" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293542v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Vos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-010-9076-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384817v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2010.08.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF5GCV2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384818v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Wylie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte U. Forstmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2010.00222" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383801v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.16.2.356" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384845v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bernier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn233" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00840.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBN2XNPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384839v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aime Possamai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00865.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2TDL4JP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384846v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.05.028" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05840R86-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384828v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.04.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09MVRPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384829v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00818.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B2738N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321109v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schmied" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Burnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rossi-Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.145318" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871994v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320988v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courti&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.01.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK2V60P6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G. B&#233;nar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20289" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5QP8Z2T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165888v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05588.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZMS0WQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384879v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.06.052" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L89WZFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384877v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2005.11.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW3BPNRJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093379v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Wildenberg W.P.M." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridderinkhof K.R." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093757v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caessens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Notebaert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soetens" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096523v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2331-9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCTRDCX4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093868v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasbroucq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093366v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.31.4.831" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093881v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tandonnet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semjen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0269-8803.19.4.330" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384905v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.06.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T36Z4KX6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384902v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2003.00136.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEEDB23EADB73394056CE316B08C019889F6BCEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384893v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.02.034" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D673RXF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384912v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2004.04.013" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JH7FW3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384908v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Falkenstein" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.09.036" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MHG6171-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384906v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Micallef" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gavaudan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.06.082" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2ZM3K2M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384925v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0511(03)00097-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQKDR3G3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384926v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2457(03)00253-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34S510KQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871363v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aim&#233; Possamai" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8986.3920207" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9K1F406-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871378v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aim&#233; Possama&#239;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Osman" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(02)00019-7" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0X7CSRG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384935v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-002-0105-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8T2QLTSF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385306v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0087387" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597881v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871149v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Akamatsu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871158v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Taniguchi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210000661" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0QZLQSQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871133v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597879v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871114v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871027v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carron" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382665v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(99)00009-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C9A41B708132B5E4D11214E19DAA2283C24D04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593517v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(97)00028-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>