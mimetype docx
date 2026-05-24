--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1306,144 +1306,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibiting errors while they are produced: direct evidence for error monitoring and inhibitory control in children</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Blaye</w:t>
+                <w:t xml:space="preserve">Errors and Action Monitoring: Errare Humanum Est Sed Corrigere Possibile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41, pp.100742. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2019.100742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387699v2</w:t>
+                <w:t xml:space="preserve">hal-02433215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Impulsive Responding to Temporally Predictable Events as Revealed by Electromyography</w:t>
               </w:r>
@@ -1657,131 +1644,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errors and Action Monitoring: Errare Humanum Est Sed Corrigere Possibile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+                <w:t xml:space="preserve">Inhibiting errors while they are produced: direct evidence for error monitoring and inhibitory control in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Śmigasiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, </w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.100742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2019.100742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433215v1</w:t>
+                <w:t xml:space="preserve">hal-02387699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming aware of subliminal responses: an EEG/EMG study on partial error detection and correction in humans</w:t>
               </w:r>
@@ -1865,516 +1865,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict processing in kindergarten children: New evidence from distribution analyses reveals the dynamics of incorrect response activation and suppression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Blaye</w:t>
+                <w:t xml:space="preserve">Wavelets statistical denoising (WaSDe): individual evoked potential extraction by multi-resolution wavelets decomposition and bootstrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Benchabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Benkherrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2018.06.006⟩</w:t>
+              <w:t xml:space="preserve">IET Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.348-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-spr.2018.5389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862984v1</w:t>
+                <w:t xml:space="preserve">hal-02401454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelets statistical denoising (WaSDe): individual evoked potential extraction by multi-resolution wavelets decomposition and bootstrap</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moncef Benkherrat</w:t>
+                <w:t xml:space="preserve">Conflict processing in kindergarten children: New evidence from distribution analyses reveals the dynamics of incorrect response activation and suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (3), pp.348-355. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.36 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-spr.2018.5389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401454v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Way We Do the Things We Do: How Cognitive Contexts Shape the Neural Dynamics of Motor Areas in Humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subthalamic nucleus stimulation, dopaminergic treatment and impulsivity in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Fluchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borís Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wery van den Wildenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Witjas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01296⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 117, pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850701v1</w:t>
+                <w:t xml:space="preserve">hal-01735291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subthalamic nucleus stimulation, dopaminergic treatment and impulsivity in Parkinson's disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Way We Do the Things We Do: How Cognitive Contexts Shape the Neural Dynamics of Motor Areas in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 117, pp.167-177. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735291v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The costs and benefits of temporal predictability: impaired inhibition of prepotent responses accompanies increased activation of task-relevant responses</w:t>
               </w:r>
@@ -3072,278 +3072,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing (impulsive) errors: Electrophysiological evidence for online inhibitory control over incorrect responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Single subject analyses reveal consistent recruitment of frontal operculum in performance monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena G. Wutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.12647⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133, pp.266-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317925v1</w:t>
+                <w:t xml:space="preserve">hal-01383991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single subject analyses reveal consistent recruitment of frontal operculum in performance monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magdalena G. Wutte</w:t>
+                <w:t xml:space="preserve">Preventing (impulsive) errors: Electrophysiological evidence for online inhibitory control over incorrect responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+                <w:t xml:space="preserve">Wery P. M. van den Wildenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Spieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Petrides</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Richard Ridderinkhof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 133, pp.266-278. </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/psyp.12647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383991v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors Disrupt Subsequent Early Attentional Processes</w:t>
               </w:r>
@@ -3661,294 +3661,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting single-trial EEG evoked potential using a wavelet domain linear mixed model: application to error potentials classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M-C Roubaud</w:t>
+                <w:t xml:space="preserve">Using Covert Response Activation to Test Latent Assumptions of Formal Decision-Making Models in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corey White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Montagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2560/12/3/036013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (28), pp.10371-10385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0078-15.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161911v1</w:t>
+                <w:t xml:space="preserve">hal-01310094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering interference control in adults with ADHD by using distribution analyses and electromyographic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 159, pp.85-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2015.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking EEG signals, brain functions and mental operations: Advantages of the Laplacian transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3957,233 +3957,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Spieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carbonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Meckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 97 (3, SI), pp.221-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Covert Response Activation to Test Latent Assumptions of Formal Decision-Making Models in Humans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Montagnini</w:t>
+                <w:t xml:space="preserve">Detecting single-trial EEG evoked potential using a wavelet domain linear mixed model: application to error potentials classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Spinnato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (28), pp.10371-10385. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (3), pp.036013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0078-15.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/12/3/036013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310094v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal resolutions of EEG: Is it really black and white? A scalp current density view</w:t>
               </w:r>
@@ -4427,274 +4427,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Why does picture naming take longer than word naming? The contribution of articulatory processes”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Legou</w:t>
+                <w:t xml:space="preserve">A Dual-Task Paradigm to Study the Interference Reduction in the Simon Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Malfait</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Casini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-014-0668-4⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (2), pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578663v1</w:t>
+                <w:t xml:space="preserve">hal-01384015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Task Paradigm to Study the Interference Reduction in the Simon Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Why does picture naming take longer than word naming? The contribution of articulatory processes”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Casini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Malfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.309-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-014-0668-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01384015v1</w:t>
+                <w:t xml:space="preserve">hal-03578663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Your Impulses: Electrical Stimulation of the Human Supplementary Motor Complex Prevents Impulsive Errors</w:t>
               </w:r>
@@ -4719,51 +4719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wery P.M. van den Wildenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Richard Ridderinkhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5061,51 +5061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action Monitoring and Medial Frontal Cortex: Leading Role of Supplementary Motor Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,51 +5182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributional reaction time properties in the Eriksen task: marked differences or hidden similarities with the Simon task?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Spieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5680,90 +5680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To err or to guess: An ERP study on the source of errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Meckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carbonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5924,448 +5924,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The N-40: An electrophysiological marker of response selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Carbonnell</w:t>
+                <w:t xml:space="preserve">How does one night of sleep deprivation affect the internal clock?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Ramdani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celine Ramdani-Beauvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borís Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 93 (1), pp.231-236. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (2, SI), pp.275-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2013.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384090v1</w:t>
+                <w:t xml:space="preserve">hal-01384092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep deprivation affects the sensitivity of proactive and reactive action monitoring: A behavioural and ERP analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">The N-40: An electrophysiological marker of response selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carbonnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Meckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 93 (1), pp.237-245. </w:t>
+              <w:t xml:space="preserve">, 2013, 93 (1), pp.231-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2013.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2013.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384084v1</w:t>
+                <w:t xml:space="preserve">hal-01384090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does one night of sleep deprivation affect the internal clock?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Casini</w:t>
+                <w:t xml:space="preserve">Sleep deprivation affects the sensitivity of proactive and reactive action monitoring: A behavioural and ERP analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carbonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Ramdani-Beauvir</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Meckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (2, SI), pp.275-283. </w:t>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (1), pp.237-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.07.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384092v1</w:t>
+                <w:t xml:space="preserve">hal-01384084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When errors do not matter: Weakening belief in intentional control impairs cognitive reaction to errors</w:t>
               </w:r>
@@ -6390,51 +6390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Wilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Brass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 127 (2), pp.264-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6640,51 +6640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6891,51 +6891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ERP study of cognitive architecture and the insertion of mental processes: Donders revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grapperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7007,103 +7007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executive control and response expectancy: A Laplacian ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Meckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carbonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (3), pp.303-311. </w:t>
@@ -7205,51 +7205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (6), pp.1419--1436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7283,103 +7283,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurocognitive mechanisms of action control: resisting the call of the Sirens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Richard Ridderinkhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte Forstmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Wylie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wery van den Wildenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIREs Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (2), pp.174-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7559,51 +7559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and Dynamics of Cortical Motor Inhibition in the Stop-signal Paradigm: A TMS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wery P. M. van den Wildenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7611,51 +7611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurits W. van Der Molen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Richard Ridderinkhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (2), pp.225 - 239. </w:t>
@@ -7745,51 +7745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7957,77 +7957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor inhibition and response expectancy: A Laplacian ERP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Meckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carbonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8510,51 +8510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8620,285 +8620,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulus-hand correspondence and direct response activation: An electromyographic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of reach-related neural activity for visual and somatosensory targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille-Aime Possamai</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.1767-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2009.00865.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384839v1</w:t>
+                <w:t xml:space="preserve">hal-01384846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of reach-related neural activity for visual and somatosensory targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Bernier</w:t>
+                <w:t xml:space="preserve">Stimulus-hand correspondence and direct response activation: An electromyographic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Blouin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille-Aime Possamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (4), pp.1767-1777. </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (6), pp.1160-1169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2009.00865.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384846v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech perception engages a general timer: Evidence from a divided attention word identification task</w:t>
               </w:r>
@@ -9026,51 +9026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Aime Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9527,51 +9527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courtière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10187,467 +10187,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of facilitation and interference in cue-priming and Simon tasks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voluntary and involuntary control over automatic processing in spatial congruency tasks: Editors' introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Notebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ridderinkhof K.R.</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soetens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 17, pp.619-641</w:t>
+              <w:t xml:space="preserve">, 2005, 17,, pp.577-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093379v1</w:t>
+                <w:t xml:space="preserve">hal-00093757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary and involuntary control over automatic processing in spatial congruency tasks: Editors' introduction.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Notebaert</w:t>
+                <w:t xml:space="preserve">Information processing during physical exercise: a chronometric and electromyographic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Soetens</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 165 (4), pp.532-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-005-2331-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093757v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information processing during physical exercise: a chronometric and electromyographic study</w:t>
+                <w:t xml:space="preserve">Information processing during physical exercise: A chronometric and electromyographic study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 165 (4), pp.532-540. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 165, pp.532-540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096523v1</w:t>
+                <w:t xml:space="preserve">hal-00093868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information processing during physical exercise: A chronometric and electromyographic study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of facilitation and interference in cue-priming and Simon tasks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Audiffren</w:t>
+                <w:t xml:space="preserve">Van den Wildenberg W.P.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hasbroucq</w:t>
+                <w:t xml:space="preserve">Ridderinkhof K.R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 165, pp.532-540</w:t>
+              <w:t xml:space="preserve">European Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.619-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093868v1</w:t>
+                <w:t xml:space="preserve">hal-00093379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Compatibility Effects and Cognitive Control: Does Conflict Really Matter?</w:t>
               </w:r>
@@ -10776,51 +10776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10966,51 +10966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Electromyographic Examination of Response Execution and Inhibition in Between-Hand Choice Reaction Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borís Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11193,285 +11193,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line executive control: An electromyographic study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroencephalographic nogo potentials in a no-movement context: the case of motor imagery in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2003.00136.x⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 360 (1-2), pp.77-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2004.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384902v1</w:t>
+                <w:t xml:space="preserve">hal-01384893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroencephalographic nogo potentials in a no-movement context: the case of motor imagery in humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-line executive control: An electromyographic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carbonnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 360 (1-2), pp.77-80. </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41 (1), pp.113-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2004.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8986.2003.00136.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384893v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response monitoring without sensory feedback</w:t>
               </w:r>
@@ -11612,51 +11612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modulation of the Ne-like wave on correct responses foreshadows errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Carbonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Falkenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11909,51 +11909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grapperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12167,51 +12167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcranial magnetic stimulation study of information processing in the motor cortex: Relationship between the silent period and the reaction time delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12464,51 +12464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Aimé Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12593,51 +12593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Aimé Possamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12939,51 +12939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 137 (3-4), pp.259-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13042,51 +13042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response selection in a four choice reaction time task: Evidence for a two-step selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13137,51 +13137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed memory scanning: a behavioral argument for a serial oscillatory model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9, pp.327-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13245,51 +13245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoyuki Akamatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille-Aimé Possamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13321,298 +13321,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortico-spinal inhibition reflects time but not event preparation: A transcranial magnetic study.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What's an internal clock for? From temporal information processing to temporal processing of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 45, pp.59 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0376-6357(99)00009-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871027v1</w:t>
+                <w:t xml:space="preserve">hal-01382665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's an internal clock for? From temporal information processing to temporal processing of information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortico-spinal inhibition reflects time but not event preparation: A transcranial magnetic study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hasbroucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille-Aimé Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 101, pp.243-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0376-6357(99)00009-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01382665v1</w:t>
+                <w:t xml:space="preserve">hal-02871027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further argument for the existence of a pacemaker in the human information processing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 97 (2), pp.129 - 143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13815,51 +13815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pavailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Gevers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korolczuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J T Coull" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ogi&#324;ska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ociepka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409679v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Korolczuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Smigasiewicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01795" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila &#346;migasiewicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ambrosi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.788167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006342v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Weindel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Salomone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.615046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grandjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Suarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233158v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania C Ficarella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zenon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060680" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387699v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100742" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02433294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Korolczuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.12.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994563v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02433215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00453" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02175062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.07.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.06.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Benchabane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Benkherrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2018.5389" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01296" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fluch&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery van den Wildenberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.02.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848094v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2018.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01576972v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Questienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000370" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campanella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schroder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vanderhasselt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kornreich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418777404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401200v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-016-1172-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet van Der Borght" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke Houtman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Notebaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.01.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6HX23MJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey White" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Montagnini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00989" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01317925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery P. M. van den Wildenberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Richard Ridderinkhof" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12647" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383980v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Schevernels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151843" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2016.01.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dyson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spinnato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Roubaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/12/3/036013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tobon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pineda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.05.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carbonnell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meckler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.04.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0078-15.2015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0668-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578663v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384015v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000275" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery P.M. van den Wildenberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1642-14.2015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Fluchere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Deveaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery P. M. van Den Wildenberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-014-3805-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2014.03.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1247412" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-013-0561-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01245861v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotje van Der Linden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie K. Ri&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01213" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292369v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-013-0232-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11Z7NSW6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Janssen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ramdani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2013.02.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R943VX8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rabat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2013.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRQD6FB5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ramdani-Beauvir" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.07.041" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVDS6P9F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rigoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Wilquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brass" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.01.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384128v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meynier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01301.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B9AC98CE14D96AF9B464D894EDA1905223AB618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0287-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtiere" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turle-Lorenzo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2550-11.2011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grapperon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01186.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLFW20J3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384797v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Allain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2010.01077.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NZHFK1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152177v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21467" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Forstmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wylie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.99" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR1MJ5TK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Maarten Vos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Vanderperren" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vanrumste" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Alario" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-010-9071-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384889v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurits W. van Der Molen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21248" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293542v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Vos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-010-9076-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384817v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2010.08.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF5GCV2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384818v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Wylie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte U. Forstmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2010.00222" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383801v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.16.2.356" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384845v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bernier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn233" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00840.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBN2XNPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384839v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aime Possamai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00865.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2TDL4JP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384846v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.05.028" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05840R86-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384828v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.04.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09MVRPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384829v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00818.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B2738N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321109v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schmied" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Burnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rossi-Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.145318" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871994v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320988v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courti&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.01.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK2V60P6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G. B&#233;nar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20289" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5QP8Z2T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165888v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05588.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZMS0WQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384879v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.06.052" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L89WZFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384877v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2005.11.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW3BPNRJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093379v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Wildenberg W.P.M." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridderinkhof K.R." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093757v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caessens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Notebaert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soetens" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096523v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2331-9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCTRDCX4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093868v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasbroucq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093366v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.31.4.831" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093881v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tandonnet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semjen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0269-8803.19.4.330" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384905v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.06.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T36Z4KX6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384902v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2003.00136.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEEDB23EADB73394056CE316B08C019889F6BCEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384893v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.02.034" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D673RXF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384912v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2004.04.013" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JH7FW3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384908v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Falkenstein" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.09.036" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MHG6171-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384906v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Micallef" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gavaudan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.06.082" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2ZM3K2M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384925v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0511(03)00097-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQKDR3G3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384926v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2457(03)00253-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34S510KQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871363v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aim&#233; Possamai" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8986.3920207" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9K1F406-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871378v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aim&#233; Possama&#239;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Osman" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(02)00019-7" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0X7CSRG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384935v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-002-0105-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8T2QLTSF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385306v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0087387" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597881v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871149v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Akamatsu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871158v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Taniguchi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210000661" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0QZLQSQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871133v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597879v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871114v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871027v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carron" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382665v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(99)00009-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C9A41B708132B5E4D11214E19DAA2283C24D04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593517v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(97)00028-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pavailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Gevers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001708" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Korolczuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J T Coull" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ogi&#324;ska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ociepka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409679v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Korolczuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Smigasiewicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01795" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila &#346;migasiewicz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ambrosi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.788167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006342v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Weindel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royce Anders" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Salomone" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.615046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339308v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grandjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Suarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233158v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania C Ficarella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zenon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060680" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02433215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00453" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02433294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Korolczuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer T Coull" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2019.12.022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994563v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001122" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387699v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02175062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.07.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Benchabane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Benkherrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2018.5389" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.06.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fluch&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery van den Wildenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.02.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01296" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848094v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2018.06.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01576972v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Questienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000370" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campanella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schroder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vanderhasselt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kornreich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550059418777404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401200v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-016-1172-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet van Der Borght" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Femke Houtman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Notebaert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.01.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6HX23MJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01401203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey White" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Montagnini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00989" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01317925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery P. M. van den Wildenberg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Richard Ridderinkhof" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12647" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383980v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Schevernels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151843" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2016.01.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dyson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.06.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0078-15.2015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tobon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pineda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.05.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384039v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carbonnell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meckler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.04.022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Spinnato" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Roubaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/12/3/036013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.05.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ri&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -Xavier Alario" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0668-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000275" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery P.M. van den Wildenberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1642-14.2015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Fluchere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Deveaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wery P. M. van Den Wildenberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-014-3805-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2014.03.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384045v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1247412" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-013-0561-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01245861v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tandonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotje van Der Linden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie K. Ri&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01213" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292369v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-013-0232-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11Z7NSW6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Janssen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ramdani-Beauvir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.07.041" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVDS6P9F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384090v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ramdani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2013.02.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4R943VX8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rabat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2013.02.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRQD6FB5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384102v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rigoni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Wilquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brass" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.01.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384128v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meynier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01301.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B9AC98CE14D96AF9B464D894EDA1905223AB618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-012-0287-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtiere" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turle-Lorenzo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2550-11.2011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grapperon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2011.01186.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLFW20J3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384797v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Allain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2010.01077.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5NZHFK1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152177v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21467" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Forstmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wylie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.99" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR1MJ5TK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Maarten Vos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Vanderperren" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vanrumste" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Alario" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-010-9071-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384889v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurits W. van Der Molen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21248" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293542v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384820v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Vos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-010-9076-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384817v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2010.08.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF5GCV2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384818v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Wylie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte U. Forstmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2010.00222" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383801v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.16.2.356" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384845v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Bernier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn233" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00840.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBN2XNPC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384846v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.05.028" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05840R86-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aime Possamai" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00865.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2TDL4JP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384828v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2009.04.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P09MVRPN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384829v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2009.00818.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B2738N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321109v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schmied" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Burnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rossi-Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2007.145318" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871994v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320988v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courti&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.01.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK2V60P6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165883v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G. B&#233;nar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20289" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5QP8Z2T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165888v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05588.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZMS0WQK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384879v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.06.052" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L89WZFP0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384877v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2005.11.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW3BPNRJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093757v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caessens" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Notebaert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soetens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096523v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-2331-9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCTRDCX4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093868v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audiffren" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasbroucq" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093379v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van den Wildenberg W.P.M." TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridderinkhof K.R." TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093366v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.31.4.831" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093881v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tandonnet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093912v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semjen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019107v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0269-8803.19.4.330" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384905v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2004.06.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T36Z4KX6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384893v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.02.034" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D673RXF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384902v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8986.2003.00136.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEEDB23EADB73394056CE316B08C019889F6BCEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384912v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2004.04.013" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JH7FW3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384908v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Falkenstein" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.09.036" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MHG6171-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384906v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Micallef" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gavaudan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Blin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.06.082" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2ZM3K2M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384925v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0511(03)00097-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQKDR3G3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384926v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2457(03)00253-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34S510KQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871363v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aim&#233; Possamai" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-8986.3920207" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9K1F406-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871378v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aim&#233; Possama&#239;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Osman" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(02)00019-7" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0X7CSRG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384935v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-002-0105-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8T2QLTSF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385306v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/h0087387" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597881v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Casini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871149v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoyuki Akamatsu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871158v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Taniguchi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002210000661" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R0QZLQSQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871133v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597879v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871114v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382665v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(99)00009-1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C9A41B708132B5E4D11214E19DAA2283C24D04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871027v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593517v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0001-6918(97)00028-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>