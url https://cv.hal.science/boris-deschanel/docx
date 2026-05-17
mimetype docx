--- v0 (2026-03-30)
+++ v1 (2026-05-17)
@@ -182,173 +182,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fiscalité républicaine ou républicanisme fiscal ? Imposer les revenus du commerce et de l’industrie à l’époque révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Deschanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Come Simien; Jean d'Andlau; Hervé Leuwers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle république pour la nation ? Projets républicains et Révolution française (1770-1820)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SER, 2023, 978-2-908327793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les réseaux marchands sous le regard de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Deschanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Buti; Anne Montenach; Olivier Raveux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaînes et maillons du commerce, XVIe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.187-203, 2023, Aix-en-Provence, 979-10-320-0425-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04004977v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04935331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assignats et stratégies marchandes : l’exemple de la famille Perier et de ses relations d’affaires.</w:t>
               </w:r>
@@ -3278,51 +3278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deschanel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004977v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935331v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393728v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/igpde/12740" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/5766" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20Passeurs%20d%E2%80%99id%C3%A9es%20politiques%20nouvelles%20au%20village" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393760v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cambridge-org.lama.univ-amu.fr/core/books/abs/merchants-and-profit-in-the-age-of-commerce-16801830/pinet-family-of-gap-and-their-business-relations-17851816-official-activities-and-the-issue-of-commercial-risk/00A5B0EF76E0CC0EEFDB6DEB9ECE2DED" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315654065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.11918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mollanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007680520000963" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.672.0162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16256" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02146559v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04085571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deschanel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.195817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004977v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393728v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/igpde/12740" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/5766" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20Passeurs%20d%E2%80%99id%C3%A9es%20politiques%20nouvelles%20au%20village" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393760v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cambridge-org.lama.univ-amu.fr/core/books/abs/merchants-and-profit-in-the-age-of-commerce-16801830/pinet-family-of-gap-and-their-business-relations-17851816-official-activities-and-the-issue-of-commercial-risk/00A5B0EF76E0CC0EEFDB6DEB9ECE2DED" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315654065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393767v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.11918" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mollanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007680520000963" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.672.0162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16256" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02146559v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA010602" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04085571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>