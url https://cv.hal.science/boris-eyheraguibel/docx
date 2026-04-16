--- v0 (2026-03-25)
+++ v1 (2026-04-16)
@@ -508,404 +508,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution by anthropogenic microfibers in North-West Mediterranean Sea and efficiency of microfiber removal by a wastewater treatment plant</w:t>
+                <w:t xml:space="preserve">Bacterial Abundance, Diversity and Activity During Long-Term Colonization of Non-biodegradable and Biodegradable Plastics in Seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Pedrotti</w:t>
+                <w:t xml:space="preserve">Charlene Odobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit</w:t>
+                <w:t xml:space="preserve">Claire Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
+                <w:t xml:space="preserve">Lena Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Kerros</w:t>
+                <w:t xml:space="preserve">Gabrielle Derippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elineau</w:t>
+                <w:t xml:space="preserve">Marion Lauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 758, pp.144195. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.734782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145464v1</w:t>
+                <w:t xml:space="preserve">hal-03469159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Abundance, Diversity and Activity During Long-Term Colonization of Non-biodegradable and Biodegradable Plastics in Seawater</w:t>
+                <w:t xml:space="preserve">Pollution by anthropogenic microfibers in North-West Mediterranean Sea and efficiency of microfiber removal by a wastewater treatment plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Odobel</w:t>
+                <w:t xml:space="preserve">M.L. Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dussud</w:t>
+                <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Philip</w:t>
+                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Derippe</w:t>
+                <w:t xml:space="preserve">M.E. Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lauters</w:t>
+                <w:t xml:space="preserve">A. Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 758, pp.144195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.734782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469159v1</w:t>
+                <w:t xml:space="preserve">hal-03145464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution by anthropogenic microfibers in North-West Mediterranean Sea and efficiency of microfiber removal by a wastewater treatment plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 758, pp.144195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448956v1</w:t>
@@ -916,51 +916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental scenarii for the degradation of oxo-polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1011,384 +1011,396 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 198, pp.182 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.01.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization of non-biodegradable and biodegradable plastics by marine microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Hudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perry Higgs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Rhodococcus enclensis 23b-28, a Model Strain Isolated from Cloud Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Besaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (43), pp.e01199-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.01199-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of oxidized oligomers from polyethylene films by mass spectrometry and NMR spectroscopy before and after biodegradation by a Rhodococcus rhodochrous strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1397,532 +1409,544 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 184, pp.366 - 374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.05.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grape marc extract acts as elicitor of plant defence responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razik Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (5), pp.1541-1549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10646-012-0908-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoprotection by Plant Extracts: A New Ecological Means To Reduce Pesticide Photodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard G. Ledoigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. ter Halle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (17), pp.9692-9696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf101792h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodegradation of Bentazon, clopyralid, and triclopyr on model leaves: Importance of a systematic evaluation of pesticide photostability on crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (5), pp.1960-1966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00397849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of humic substances derived from organic waste enhancement on the growth and mineral nutrition of maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol. 99, pp. 4206-4212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2007.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1932,1232 +1956,1232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomic insights into plastisphere communities in European rivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binta Diémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, Jun 2024, Saint-Malo (35400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microcouche de surface, une zone d’accumulation de micro- et nanoplastiques insouçonnée.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Le marquage isotopique pour évaluer de la biodégradation du Polyéthylène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leremboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ourmieres</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Traikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes rencontres GDR Polymères et océans 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067574v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des mécanismes de biodégradation des plastiques en mer par des tests multidisciplinaires et miniaturisés.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La microcouche de surface, une zone d’accumulation de micro- et nanoplastiques insouçonnée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Derippe</w:t>
+                <w:t xml:space="preserve">M. Albignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Calves</w:t>
+                <w:t xml:space="preserve">P. Deixonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lebaron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Leistenschneider</w:t>
+                <w:t xml:space="preserve">Y. Ourmieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes rencontres GDR Polymères et océans 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067578v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marquage isotopique pour évaluer de la biodégradation du Polyéthylène.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Leremboure</w:t>
+                <w:t xml:space="preserve">Évaluation des mécanismes de biodégradation des plastiques en mer par des tests multidisciplinaires et miniaturisés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Traikia</w:t>
+                <w:t xml:space="preserve">G. Derippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Delort</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Calves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leistenschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes rencontres GDR Polymères et océans 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067567v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du vieillissement des déchets plastiques et de l’adsorption de polluants organiques sur le développement de la communauté microbienne.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-O. Bussière</w:t>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Therias</w:t>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres GDR Polymères et océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Pau, online, France</w:t>
+              <w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères et Océans, Feb 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574278v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03711342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la (bio)dégradation des polymères par Résonance Magnétique Nucléaire.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impacts du vieillissement des déchets plastiques et de l’adsorption de polluants organiques sur le développement de la communauté microbienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Rencontres GDR Polymères et océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Pau, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574275v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la (bio)dégradation des polymères par Résonance Magnétique Nucléaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Traikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères et Océans, Feb 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres GDR Polymères et océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Pau, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03711342v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine biodegradability of biobased and petroleum-based polymers as substitutes of conventional microbeads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro2020 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quid de la pollution plastique dans l’atmosphère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deixonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ourmieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yakovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation des plastiques par les bactéries marines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Odobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3167,91 +3191,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the ecotoxicity of graphene-based material in aquatic environments: from single-species studies to aquatic microcosm approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Xuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3270,676 +3294,676 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Sevilla (Spain), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métabolomique : une technologie pour étudier la biodégradation des polymères (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Traikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes rencontres GDR Polymères et océans 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomics approach to study polymers biodegradation by Rhodococcus Rhodochrous using LC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binta Diémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième rencontre du GDR Polymères &amp; Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception et la consommation des plastiques.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La plastisphère des eaux continentales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berthiaux</w:t>
+                <w:t xml:space="preserve">A. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Daminato</w:t>
+                <w:t xml:space="preserve">A. Mone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jourdain</w:t>
+                <w:t xml:space="preserve">A. Vellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551164v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plastisphère des eaux continentales.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La perception et la consommation des plastiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mone</w:t>
+                <w:t xml:space="preserve">B. Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vellet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.-M. Delort</w:t>
+                <w:t xml:space="preserve">A. Audisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Debroas</w:t>
+                <w:t xml:space="preserve">C. Berthiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Daminato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551171v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des polluants organiques persistants et de l’exposition solaire sur la dégradation des débris plastiques et leurs interactions avec les microorganismes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wong-Wha-Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doumenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3949,154 +3973,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining nanoplastics characterization and metabolomic approach to assess polymers biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">257th National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Orlando, United States. 257, pp.Meeting Abstract: 355, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4106,158 +4130,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud microorganisms, an interesting source of biosurfactants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Uhliarikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Dutta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfactants and Detergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4267,279 +4291,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a natural extract grape marc in order to stimulate the natural defenses of plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. ter Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ledoigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2012/001329. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un extrait naturel de marc de raisin pour stimuler les défenses naturelles de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard G. Ledoigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyheraguibel Boris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: 1055397. 2010, 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4686,51 +4710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Calarnou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Dronet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguang Cheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03145464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pedrotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Kerros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03469159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Odobel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Philip" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lauters" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.734782" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leremboure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tra&#239;kia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancelme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.01.153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hudec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Higgs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654935v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallement" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01199-17" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontanella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00981244v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Benouaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0908-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TR25NLRN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Ledoigt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. ter Halle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf101792h" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.08.082" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albignac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deixonne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ourmieres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067578v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebaron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leistenschneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traikia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Delort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ter Halle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yakovenko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pandin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odobel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Xuan Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie De Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieme" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagree" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551164v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audisio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthiaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daminato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jourdain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551171v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guardia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vellet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wong-Wha-Chung" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumenq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369623v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Canet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uhliarikova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269210v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Richard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. ter Halle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ledoigt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817704v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Goupil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyheraguibel Boris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Calarnou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Dronet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguang Cheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03469159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Odobel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Philip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lauters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.734782" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03145464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pedrotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Kerros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leremboure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tra&#239;kia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancelme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.01.153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LB9470W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hudec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Higgs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01571" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallement" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01199-17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontanella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LHVPQMQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00981244v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Benouaret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0908-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TR25NLRN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Ledoigt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. ter Halle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf101792h" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.08.082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traikia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Delort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albignac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deixonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ourmieres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebaron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leistenschneider" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ter Halle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yakovenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pandin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odobel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Xuan Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie De Oliveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagree" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879263v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guardia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vellet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audisio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthiaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daminato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jourdain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551180v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wong-Wha-Chung" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumenq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Canet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uhliarikova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. ter Halle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ledoigt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Goupil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyheraguibel Boris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>