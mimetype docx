--- v1 (2026-04-16)
+++ v2 (2026-05-27)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -752,1201 +752,1067 @@
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145464v1</w:t>
+                <w:t xml:space="preserve">hal-03448956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution by anthropogenic microfibers in North-West Mediterranean Sea and efficiency of microfiber removal by a wastewater treatment plant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental scenarii for the degradation of oxo-polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Elineau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leremboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Traïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144195⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 198, pp.182 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.01.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448956v1</w:t>
+                <w:t xml:space="preserve">hal-01802497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental scenarii for the degradation of oxo-polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bonhomme</w:t>
+                <w:t xml:space="preserve">Colonization of non-biodegradable and biodegradable plastics by marine microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dussud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Hudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perry Higgs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.01.153⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01802497v1</w:t>
+                <w:t xml:space="preserve">hal-01842397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of non-biodegradable and biodegradable plastics by marine microorganisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Perry Higgs</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Rhodococcus enclensis 23b-28, a Model Strain Isolated from Cloud Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Besaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (43), pp.e01199-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01199-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01842397v1</w:t>
+                <w:t xml:space="preserve">hal-01654935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Rhodococcus enclensis 23b-28, a Model Strain Isolated from Cloud Water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of oxidized oligomers from polyethylene films by mass spectrometry and NMR spectroscopy before and after biodegradation by a Rhodococcus rhodochrous strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Amato</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Traïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sancelme</w:t>
+                <w:t xml:space="preserve">S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.366 - 374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.05.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01199-17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01654935v1</w:t>
+                <w:t xml:space="preserve">hal-01655037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of oxidized oligomers from polyethylene films by mass spectrometry and NMR spectroscopy before and after biodegradation by a Rhodococcus rhodochrous strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bonhomme</w:t>
+                <w:t xml:space="preserve">Grape marc extract acts as elicitor of plant defence responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razik Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.05.137⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (5), pp.1541-1549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-012-0908-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01655037v1</w:t>
+                <w:t xml:space="preserve">hal-00981244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape marc extract acts as elicitor of plant defence responses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivia Charrier</w:t>
+                <w:t xml:space="preserve">Photoprotection by Plant Extracts: A New Ecological Means To Reduce Pesticide Photodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard G. Ledoigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. ter Halle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-012-0908-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (17), pp.9692-9696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf101792h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00981244v2</w:t>
+                <w:t xml:space="preserve">hal-00964650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoprotection by Plant Extracts: A New Ecological Means To Reduce Pesticide Photodegradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Photodegradation of Bentazon, clopyralid, and triclopyr on model leaves: Importance of a systematic evaluation of pesticide photostability on crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Richard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra A. ter Halle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58 (17), pp.9692-9696. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 57 (5), pp.1960-1966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf101792h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964650v1</w:t>
+                <w:t xml:space="preserve">halsde-00397849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodegradation of Bentazon, clopyralid, and triclopyr on model leaves: Importance of a systematic evaluation of pesticide photostability on crops</w:t>
+                <w:t xml:space="preserve">Effects of humic substances derived from organic waste enhancement on the growth and mineral nutrition of maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...66 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, vol. 99, pp. 4206-4212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2007.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1956,1232 +1822,1232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomic insights into plastisphere communities in European rivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binta Diémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binta Diémé</w:t>
+                <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lagrée</w:t>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, Jun 2024, Saint-Malo (35400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marquage isotopique pour évaluer de la biodégradation du Polyéthylène.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La microcouche de surface, une zone d’accumulation de micro- et nanoplastiques insouçonnée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deixonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Delort</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Ourmieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes rencontres GDR Polymères et océans 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067567v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microcouche de surface, une zone d’accumulation de micro- et nanoplastiques insouçonnée.</w:t>
+                <w:t xml:space="preserve">Évaluation des mécanismes de biodégradation des plastiques en mer par des tests multidisciplinaires et miniaturisés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Albignac</w:t>
+                <w:t xml:space="preserve">L. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Deixonne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
+                <w:t xml:space="preserve">G. Derippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ourmieres</w:t>
+                <w:t xml:space="preserve">I. Calves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leistenschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes rencontres GDR Polymères et océans 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067574v1</w:t>
+                <w:t xml:space="preserve">hal-04067578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des mécanismes de biodégradation des plastiques en mer par des tests multidisciplinaires et miniaturisés.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Derippe</w:t>
+                <w:t xml:space="preserve">Le marquage isotopique pour évaluer de la biodégradation du Polyéthylène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Calves</w:t>
+                <w:t xml:space="preserve">M. Traikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lebaron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.-M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes rencontres GDR Polymères et océans 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067578v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts du vieillissement des déchets plastiques et de l’adsorption de polluants organiques sur le développement de la communauté microbienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duflos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+                <w:t xml:space="preserve">S. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+                <w:t xml:space="preserve">P.-O. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Asia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+                <w:t xml:space="preserve">S. Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères et Océans, Feb 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres GDR Polymères et océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Pau, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03711342v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du vieillissement des déchets plastiques et de l’adsorption de polluants organiques sur le développement de la communauté microbienne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la (bio)dégradation des polymères par Résonance Magnétique Nucléaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Traikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Rencontres GDR Polymères et océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Pau, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574278v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la (bio)dégradation des polymères par Résonance Magnétique Nucléaire.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres GDR Polymères et océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Pau, online, France</w:t>
+              <w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères et Océans, Feb 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574275v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03711342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine biodegradability of biobased and petroleum-based polymers as substitutes of conventional microbeads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Ghiglione</w:t>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Eyheraguibel</w:t>
+                <w:t xml:space="preserve">A. Ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro2020 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quid de la pollution plastique dans l’atmosphère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deixonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ourmieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yakovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation des plastiques par les bactéries marines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jacquin</w:t>
+                <w:t xml:space="preserve">C. Pandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pandin</w:t>
+                <w:t xml:space="preserve">C. Odobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3191,91 +3057,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the ecotoxicity of graphene-based material in aquatic environments: from single-species studies to aquatic microcosm approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Xuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3294,676 +3160,676 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Sevilla (Spain), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métabolomique : une technologie pour étudier la biodégradation des polymères (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dieme</w:t>
+                <w:t xml:space="preserve">M. Lagree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leremboure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Traikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes rencontres GDR Polymères et océans 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomics approach to study polymers biodegradation by Rhodococcus Rhodochrous using LC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binta Diémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binta Diémé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril C. Jousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième rencontre du GDR Polymères &amp; Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plastisphère des eaux continentales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La perception et la consommation des plastiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guardia</w:t>
+                <w:t xml:space="preserve">A. Audisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mone</w:t>
+                <w:t xml:space="preserve">C. Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vellet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.-M. Delort</w:t>
+                <w:t xml:space="preserve">A. Daminato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Debroas</w:t>
+                <w:t xml:space="preserve">V. Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551171v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception et la consommation des plastiques.</w:t>
+                <w:t xml:space="preserve">La plastisphère des eaux continentales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Amiot</w:t>
+                <w:t xml:space="preserve">A. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Audisio</w:t>
+                <w:t xml:space="preserve">A. Mone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berthiaux</w:t>
+                <w:t xml:space="preserve">A. Vellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Daminato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Jourdain</w:t>
+                <w:t xml:space="preserve">D. Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551164v1</w:t>
+                <w:t xml:space="preserve">hal-02551171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des polluants organiques persistants et de l’exposition solaire sur la dégradation des débris plastiques et leurs interactions avec les microorganismes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marsy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Rossignol</w:t>
+                <w:t xml:space="preserve">P. Wong-Wha-Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wong-Wha-Chung</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Doumenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3973,154 +3839,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining nanoplastics characterization and metabolomic approach to assess polymers biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leremboure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">257th National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Orlando, United States. 257, pp.Meeting Abstract: 355, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4130,158 +3996,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud microorganisms, an interesting source of biosurfactants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Renard</w:t>
+                <w:t xml:space="preserve">I. Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Canet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Sancelme</w:t>
+                <w:t xml:space="preserve">M. Matulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Uhliarikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Dutta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfactants and Detergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4291,279 +4157,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a natural extract grape marc in order to stimulate the natural defenses of plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Richard</w:t>
+                <w:t xml:space="preserve">A. ter Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. ter Halle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Ledoigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2012/001329. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un extrait naturel de marc de raisin pour stimuler les défenses naturelles de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard G. Ledoigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Goupil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eyheraguibel Boris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 1055397. 2010, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4710,51 +4576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Calarnou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Dronet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguang Cheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03469159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Odobel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Philip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lauters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.734782" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03145464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pedrotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Kerros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802497v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leremboure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tra&#239;kia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancelme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.01.153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LB9470W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hudec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Higgs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01571" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallement" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01199-17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontanella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LHVPQMQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00981244v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Benouaret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0908-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TR25NLRN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Ledoigt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. ter Halle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf101792h" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.08.082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traikia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Delort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albignac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deixonne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ourmieres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebaron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leistenschneider" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ter Halle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yakovenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552256v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pandin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odobel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Xuan Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie De Oliveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagree" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879263v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guardia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vellet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audisio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthiaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daminato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jourdain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551180v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wong-Wha-Chung" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumenq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Canet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uhliarikova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. ter Halle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ledoigt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Goupil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyheraguibel Boris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Xuan Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Calarnou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leremboure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Dronet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguang Cheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03469159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Odobel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Philip" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Derippe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lauters" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.734782" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pedrotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Kerros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leremboure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tra&#239;kia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancelme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.01.153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LB9470W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hudec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Higgs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654935v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lallement" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01199-17" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontanella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.05.137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LHVPQMQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00981244v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Benouaret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0908-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TR25NLRN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964650v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Eyheraguibel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Ledoigt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. ter Halle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf101792h" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00397849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.08.082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albignac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deixonne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ourmieres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebaron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leistenschneider" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04067567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traikia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Delort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Therias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574275v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03132885v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ghiglione" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ter Halle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yakovenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pandin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odobel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Xuan Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie De Oliveira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04068998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagree" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audisio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthiaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daminato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jourdain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guardia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vellet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wong-Wha-Chung" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doumenq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Canet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matulova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uhliarikova" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269210v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Richard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. ter Halle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ledoigt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Goupil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyheraguibel Boris" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>