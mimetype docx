--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -584,364 +584,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling long‐distance seed dispersal of the invasive tree Spathodea campanulata in the Society Islands</w:t>
+                <w:t xml:space="preserve">Kin selection, kin recognition and kin discrimination in plants revisited: A claim for considering environmental and genetic variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Alex Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Mazal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (4), pp.e2839. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (7), pp.2007 - 2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.2839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.14584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291153v1</w:t>
+                <w:t xml:space="preserve">hal-04243901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kin selection, kin recognition and kin discrimination in plants revisited: A claim for considering environmental and genetic variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modeling long‐distance seed dispersal of the invasive tree Spathodea campanulata in the Society Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (7), pp.2007 - 2016. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (4), pp.e2839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.14584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eap.2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243901v1</w:t>
+                <w:t xml:space="preserve">hal-04291153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black poplar establishment on alluvial bars: seed rain homogeneity over a few kilometres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dendrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87, pp.69-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1243,64 +1243,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale spatial genetic structure and intra-specific interactions of Populus nigra within a natural river corridor along the lower Allier River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Barsoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,103 +1498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Rain, Dispersal Distance, and Germination of the Invasive Tree Spathodea campanulata on the Island of Tahiti, French Polynesia (South Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curtis Daehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 74 (4), pp.405-417. </w:t>
@@ -2341,51 +2341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118, pp.370-376. </w:t>
@@ -3244,51 +3244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of the cassiicolin gene in Corynespora cassiicola and relation with the pathogenicity in Heyea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,51 +4392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the pollen and seed production of common ragweed in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,51 +4500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d'une progression annoncée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambroisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4892,51 +4892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High through-put characterization of insect morphocryptic entities by a non-invasive method using direct-PCR of fecal DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5021,51 +5021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’Ambroisie dans le Sud de la Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5103,51 +5103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host range of Ceutorhynchus assimilis (Coleoptera: Curculionidae), a candidate for biological control of Lepidium draba (Brassicaceae) in the USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5258,51 +5258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations on the host specificity and biology of Lixus salsolae (Col., Curculionidae), a potential biological control agent of Russian thistle, Salsola tragus (Chenopodiaceae) in North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Sobhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pitcairn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5419,51 +5419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5889,51 +5889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5971,51 +5971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary biology as a tool towards a more customized biological control strategy of weeds: Lepidium draba as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6232,90 +6232,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation of alluvial banks by black poplar seedlings: how intra-specific interactions shape the spatial genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Mazal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Researchers in Biology of Auvergne-Rhône-Alpes Region Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Videoconference NextTech AR, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6340,103 +6340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin recognition in plants: a plea to consider competitive ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6461,90 +6461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POSTER : Modélisation de la dispersion de l’espèce invasive Spathodea campanulata [Bignoniaceae] sur les îles de la Société (Polynésie française) : bridgehead effect et représentations sociétales – Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6983,51 +6983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole transcriptome sequencing and ecophysiological traits to qualify drought responses in Populus nigra genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon-Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7534,51 +7534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8232,51 +8232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Polomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8347,51 +8347,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des traits biologiques et des processus évolutifs d'une espèce envahissante en France : Ambrosia artemisiifolia L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Bourgogne, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8508,51 +8508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BBD6ABF"/>
+    <w:nsid w:val="E76C73FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8739,51 +8739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.ara.inrae.fr/piaf/Presentation/Equipes/FOLEAU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.licence-pro-abcd.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jardinalchemille.wixsite.com/vergerdescezeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senbucuca.wixsite.com/senbuc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05251545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11070543" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falvard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14584" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04551964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.087.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03109990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151763" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04931353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Berard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massyl Brahimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linne-Anais Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Daehler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/74.4.8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinz L Hariet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhian Rouhollah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.05.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lavergne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.07.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Shuhada Shuib" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murnita Mohamad Mahyuddin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimah Izhar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Essl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Bir&#243;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Brandes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broennimann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Bullock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12424" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bieysse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Oliveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.10.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZ29DB9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Wortemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Alia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Y. J. Chun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl B. Laitung" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03129.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline C. Caullet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Gaudot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258508974316" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94ABB8DDC45A58C13B4010C501830CB526EB1691/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2008.00627.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKNWV5HS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sabatier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm108" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654251v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661458v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plenchette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0078-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FFD166119F7137880DFA4E42D391F7F4953294C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.04.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFS4RHXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091849v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Sobhian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2004.03.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVDJC71S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092181v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sobhian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pitcairn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00761.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27B14F65A615AA710EAD86A98365D8FBC68C6B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603196v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793856v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bieysse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03104861v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gaskin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763237v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482819v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482859v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800754v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594913v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886202v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Olivier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815138v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163962v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.ara.inrae.fr/piaf/Presentation/Equipes/FOLEAU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.licence-pro-abcd.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jardinalchemille.wixsite.com/vergerdescezeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senbucuca.wixsite.com/senbuc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05251545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11070543" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falvard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14584" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04551964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.087.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03109990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151763" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04931353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Berard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massyl Brahimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linne-Anais Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Daehler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/74.4.8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinz L Hariet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhian Rouhollah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.05.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lavergne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.07.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Shuhada Shuib" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murnita Mohamad Mahyuddin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimah Izhar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Essl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Bir&#243;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Brandes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broennimann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Bullock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12424" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bieysse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Oliveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.10.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZ29DB9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Wortemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Alia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Y. J. Chun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl B. Laitung" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03129.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline C. Caullet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Gaudot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258508974316" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94ABB8DDC45A58C13B4010C501830CB526EB1691/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2008.00627.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKNWV5HS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sabatier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm108" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654251v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661458v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plenchette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0078-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FFD166119F7137880DFA4E42D391F7F4953294C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.04.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFS4RHXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091849v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Sobhian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2004.03.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVDJC71S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092181v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sobhian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pitcairn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00761.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27B14F65A615AA710EAD86A98365D8FBC68C6B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603196v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793856v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bieysse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03104861v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gaskin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763237v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482819v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482859v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800754v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594913v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886202v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Olivier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815138v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163962v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>