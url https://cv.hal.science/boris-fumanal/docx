--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -584,364 +584,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kin selection, kin recognition and kin discrimination in plants revisited: A claim for considering environmental and genetic variability</w:t>
+                <w:t xml:space="preserve">Modeling long‐distance seed dispersal of the invasive tree Spathodea campanulata in the Society Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (7), pp.2007 - 2016. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (4), pp.e2839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.14584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eap.2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243901v1</w:t>
+                <w:t xml:space="preserve">hal-04291153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling long‐distance seed dispersal of the invasive tree Spathodea campanulata in the Society Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kin selection, kin recognition and kin discrimination in plants revisited: A claim for considering environmental and genetic variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+                <w:t xml:space="preserve">Alex Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (4), pp.e2839. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (7), pp.2007 - 2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.2839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.14584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291153v1</w:t>
+                <w:t xml:space="preserve">hal-04243901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black poplar establishment on alluvial bars: seed rain homogeneity over a few kilometres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dendrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87, pp.69-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -969,338 +969,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Identification, Structure Characterization, and Expression Pattern Profiling of the Aquaporin Gene Family in Betula pendula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eele Õunapuu-Pikas</w:t>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dupont</w:t>
+                <w:t xml:space="preserve">Magnus Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouadh Saadaoui</w:t>
+                <w:t xml:space="preserve">Mukesh Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Frąc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22147269⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11020338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318971v1</w:t>
+                <w:t xml:space="preserve">hal-03153574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Faize</w:t>
+                <w:t xml:space="preserve">Genome-Wide Identification, Structure Characterization, and Expression Pattern Profiling of the Aquaporin Gene Family in Betula pendula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Karlsson</w:t>
+                <w:t xml:space="preserve">Eele Õunapuu-Pikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukesh Dubey</w:t>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Frąc</w:t>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouadh Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.338. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom11020338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22147269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153574v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale spatial genetic structure and intra-specific interactions of Populus nigra within a natural river corridor along the lower Allier River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Barsoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,103 +1498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed Rain, Dispersal Distance, and Germination of the Invasive Tree Spathodea campanulata on the Island of Tahiti, French Polynesia (South Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curtis Daehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 74 (4), pp.405-417. </w:t>
@@ -1900,51 +1900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2028,295 +2028,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of a phylogeographic approach for the selection of Ceutorhynchus assimilis as a potential biological control agent for Lepidium draba</w:t>
+                <w:t xml:space="preserve">Integrated drought responses of black poplar: how important is phenotypic plasticity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lesieur</w:t>
+                <w:t xml:space="preserve">Marie Garavillon Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">Aurelie Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinz L Hariet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
+                <w:t xml:space="preserve">Florian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobhian Rouhollah</w:t>
+                <w:t xml:space="preserve">Pierre Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.43-52. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (1), pp.30-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270252v1</w:t>
+                <w:t xml:space="preserve">hal-01830337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated drought responses of black poplar: how important is phenotypic plasticity?</w:t>
+                <w:t xml:space="preserve">Implications of a phylogeographic approach for the selection of Ceutorhynchus assimilis as a potential biological control agent for Lepidium draba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Garavillon Tournayre</w:t>
+                <w:t xml:space="preserve">Vincent Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Gousset</w:t>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Benoit</w:t>
+                <w:t xml:space="preserve">Hinz L Hariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Conchon</w:t>
+                <w:t xml:space="preserve">Sobhian Rouhollah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163 (1), pp.30-44. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830337v1</w:t>
+                <w:t xml:space="preserve">hal-02270252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Analysis of Corynespora cassiicola Leaf Fall Disease Putative Effectors</w:t>
               </w:r>
@@ -2341,51 +2341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118, pp.370-376. </w:t>
@@ -2570,51 +2570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of Trichoderma harzianum strain Ths97 in biocontrolling Fusarium solani causal agent of root rot disease in olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2717,51 +2717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,51 +3244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of the cassiicolin gene in Corynespora cassiicola and relation with the pathogenicity in Heyea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,51 +4392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the pollen and seed production of common ragweed in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4500,51 +4500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d'une progression annoncée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambroisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4649,307 +4649,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension d'Ambrosia artemisiifolia L. dans le département de la Côte d'Or</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which role can arbuscular mycorrhizal fungi play in the facilitation of Ambrosia artemisiifolia L. invasion in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Plenchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde des Plantes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (1), pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-006-0078-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654251v1</w:t>
+                <w:t xml:space="preserve">hal-02661458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which role can arbuscular mycorrhizal fungi play in the facilitation of Ambrosia artemisiifolia L. invasion in France?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension d'Ambrosia artemisiifolia L. dans le département de la Côte d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monde des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 490, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-006-0078-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02661458v1</w:t>
+                <w:t xml:space="preserve">hal-02654251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High through-put characterization of insect morphocryptic entities by a non-invasive method using direct-PCR of fecal DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5021,51 +5021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’Ambroisie dans le Sud de la Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5103,64 +5103,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host range of Ceutorhynchus assimilis (Coleoptera: Curculionidae), a candidate for biological control of Lepidium draba (Brassicaceae) in the USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouhollah Sobhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5258,51 +5258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations on the host specificity and biology of Lixus salsolae (Col., Curculionidae), a potential biological control agent of Russian thistle, Salsola tragus (Chenopodiaceae) in North America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Sobhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pitcairn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5353,862 +5353,987 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of Corynespora cassiicola putative effectors involved in the CLF disease of rubber tree.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kin recognition/discrimination in plants : a plea to consider competitive ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Fumanal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EFPP-10th SFP conference: Deepen Knowledge in Plant Pathology for Innovative Agro-Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Congrès international de la Société Française d’Écologie et Évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE², Oct 2024, Lyon (Centre des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603196v1</w:t>
+                <w:t xml:space="preserve">hal-05571588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité du gène de cassiicoline en lien avec le pouvoir pathogène de C. cassiicola et mise en oeuvre d'un test toxinique pour la sélection d'individus tolérants chez Hevea brasiliensis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Bieysse</w:t>
+                <w:t xml:space="preserve">Genome-wide analysis of Corynespora cassiicola putative effectors involved in the CLF disease of rubber tree.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., 2014</w:t>
+              <w:t xml:space="preserve">12th EFPP-10th SFP conference: Deepen Knowledge in Plant Pathology for Innovative Agro-Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793856v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la résistance à la sécheresse des populations de hêtres ([i]Fagus sylvatica[/i] L.) du Massif central</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+                <w:t xml:space="preserve">Diversité du gène de cassiicoline en lien avec le pouvoir pathogène de C. cassiicola et mise en oeuvre d'un test toxinique pour la sélection d'individus tolérants chez Hevea brasiliensis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bieysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres végétales du Massif central</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Le Puy-en-Velay, France. pp.47-50</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964557v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the high phenotypic plasticity of A. artemisiifolia L. explain its invasive success in France?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la résistance à la sécheresse des populations de hêtres ([i]Fagus sylvatica[/i] L.) du Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi R. Wortemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Conference on Biological Invasions NEOBIOTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">1. Rencontres végétales du Massif central</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Le Puy-en-Velay, France. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754841v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilité de dissémination d'Ambrosia artemisiifolia L. via les semences de tournesol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+                <w:t xml:space="preserve">Do the high phenotypic plasticity of A. artemisiifolia L. explain its invasive success in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béryl B. Laitung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Colloque International sur la Biologie des Mauvaises Herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">5. European Conference on Biological Invasions NEOBIOTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761818v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary biology as a tool towards a more customized biological control strategy of weeds: Lepidium draba as a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Possibilité de dissémination d'Ambrosia artemisiifolia L. via les semences de tournesol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Bon</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIeme COLLOQUE INTERNATIONAL SUR LA BIOLOGIE DES MAUVAISES HERBES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Dijon, France. pp.453-458</w:t>
+              <w:t xml:space="preserve">12. Colloque International sur la Biologie des Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104861v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolutionary biology as a tool towards a more customized biological control strategy of weeds: Lepidium draba as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhian Rouhollah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gaskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIeme COLLOQUE INTERNATIONAL SUR LA BIOLOGIE DES MAUVAISES HERBES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Dijon, France. pp.453-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Problématique de la dispersion des semences d'ambroisie en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Colloque pluridisciplinaire de l'AFEDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6218,829 +6343,829 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation of alluvial banks by black poplar seedlings: how intra-specific interactions shape the spatial genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Researchers in Biology of Auvergne-Rhône-Alpes Region Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Videoconference NextTech AR, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin recognition in plants: a plea to consider competitive ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POSTER : Modélisation de la dispersion de l’espèce invasive Spathodea campanulata [Bignoniaceae] sur les îles de la Société (Polynésie française) : bridgehead effect et représentations sociétales – Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de restitution des PEPS, CNRS-INEE.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris - CNRS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage gating of plant aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Marseille, France. 439, pp.688 - 694, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature04316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and transcriptional plasticities in response to drought in black poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon-Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane J.-S. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic. 2016, Plant Biology Europe EPSO/FESPB 2016 Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome and ecophysiological data of Populus nigra genotypes during drought stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon-Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane J.-S. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole transcriptome sequencing and ecophysiological traits to qualify drought responses in Populus nigra genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon-Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7059,198 +7184,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Plant Signaling and Behavior 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France. PSB2015, 134 p., 2015, International Symposium on Plant Signaling and Behavior 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throuput workflow for RNAseq data treatment linking laboratory data server and remote parallel calculation platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon-Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane J.-S. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7272,88 +7397,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès national de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7363,91 +7488,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité en Auvergne. Etat de conservation des espèces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7459,169 +7584,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alliance Universitaire d'Auvergne, 2015 2-3 (615-616), 466 p., 2015, Revue d'Auvergne, 1269-8946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alliance Universitaire d'Auvergne, Société des amis des Universités, 615-616, 466 p., 2015, Revue d'Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7631,275 +7756,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flore vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lathuillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité en Auvergne : Etat de conservation des espèces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015 2-3 (615-616), Alliance Universitaire d'Auvergne, Société des amis des Universités, 466 p., 2015, Revue d'Auvergne, ISSN 1269-8946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands types de milieux en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lathuillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité en Auvergne : Etat de conservation des espèces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 615-616, Alliance Universitaire d'Auvergne, Société des amis des Universités, 466 p., 2015, Revue d'Auvergne, ISSN 1269-8946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7909,267 +8034,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objet de curiosité : La lamproie, un vampire tapi dans l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objet de curiosité : Un croco en mille morceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambroisie : caractérisation des traits biologiques et des processus évolutifs d'une espèce envahissante en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8179,151 +8304,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des connaissances sur les impacts sanitaires, et les coûts associés, à l’ambroisie à feuilles d’armoise en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Polomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2018-SA-0088, Anses. 2020, 297 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8333,114 +8458,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des traits biologiques et des processus évolutifs d'une espèce envahissante en France : Ambrosia artemisiifolia L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Bourgogne, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00163962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8508,51 +8633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E76C73FF"/>
+    <w:nsid w:val="7EC1CFCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8739,51 +8864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.ara.inrae.fr/piaf/Presentation/Equipes/FOLEAU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.licence-pro-abcd.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jardinalchemille.wixsite.com/vergerdescezeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senbucuca.wixsite.com/senbuc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05251545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11070543" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falvard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14584" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04551964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.087.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03109990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151763" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04931353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Berard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massyl Brahimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linne-Anais Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Daehler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/74.4.8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinz L Hariet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhian Rouhollah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.05.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lavergne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.07.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Shuhada Shuib" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murnita Mohamad Mahyuddin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimah Izhar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Essl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Bir&#243;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Brandes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broennimann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Bullock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12424" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bieysse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Oliveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.10.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZ29DB9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Wortemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Alia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Y. J. Chun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl B. Laitung" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03129.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline C. Caullet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Gaudot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258508974316" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94ABB8DDC45A58C13B4010C501830CB526EB1691/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2008.00627.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKNWV5HS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sabatier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm108" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654251v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661458v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plenchette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0078-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FFD166119F7137880DFA4E42D391F7F4953294C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.04.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFS4RHXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091849v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Sobhian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2004.03.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVDJC71S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092181v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sobhian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pitcairn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00761.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27B14F65A615AA710EAD86A98365D8FBC68C6B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603196v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793856v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bieysse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03104861v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gaskin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763237v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482819v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482859v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800754v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594913v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886202v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Olivier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886216v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815138v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163962v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.ara.inrae.fr/piaf/Presentation/Equipes/FOLEAU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.licence-pro-abcd.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jardinalchemille.wixsite.com/vergerdescezeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senbucuca.wixsite.com/senbuc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05251545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11070543" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falvard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14584" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04551964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.087.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03109990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151763" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04931353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Berard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massyl Brahimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linne-Anais Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Daehler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/74.4.8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinz L Hariet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhian Rouhollah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.05.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lavergne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.07.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Shuhada Shuib" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murnita Mohamad Mahyuddin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimah Izhar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Essl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Bir&#243;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Brandes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broennimann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Bullock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12424" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bieysse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Oliveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.10.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZ29DB9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Wortemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Alia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Y. J. Chun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl B. Laitung" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03129.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline C. Caullet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Gaudot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258508974316" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94ABB8DDC45A58C13B4010C501830CB526EB1691/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2008.00627.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKNWV5HS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sabatier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm108" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plenchette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0078-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FFD166119F7137880DFA4E42D391F7F4953294C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.04.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFS4RHXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091849v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Sobhian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2004.03.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVDJC71S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092181v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sobhian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pitcairn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00761.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27B14F65A615AA710EAD86A98365D8FBC68C6B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571588v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603196v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793856v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bieysse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964557v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03104861v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gaskin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482819v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482859v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594913v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801960v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799921v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886202v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Olivier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886216v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180130v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163962v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>