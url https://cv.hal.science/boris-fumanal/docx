--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -969,295 +969,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-Wide Identification, Structure Characterization, and Expression Pattern Profiling of the Aquaporin Gene Family in Betula pendula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Faize</w:t>
+                <w:t xml:space="preserve">Eele Õunapuu-Pikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Karlsson</w:t>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukesh Dubey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Frąc</w:t>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouadh Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom11020338⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22147269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153574v1</w:t>
+                <w:t xml:space="preserve">hal-03318971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Identification, Structure Characterization, and Expression Pattern Profiling of the Aquaporin Gene Family in Betula pendula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+                <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eele Õunapuu-Pikas</w:t>
+                <w:t xml:space="preserve">Magnus Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dupont</w:t>
+                <w:t xml:space="preserve">Mukesh Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouadh Saadaoui</w:t>
+                <w:t xml:space="preserve">Magdalena Frąc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (14), </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22147269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom11020338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318971v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale spatial genetic structure and intra-specific interactions of Populus nigra within a natural river corridor along the lower Allier River (France)</w:t>
               </w:r>
@@ -1894,874 +1894,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implications of a phylogeographic approach for the selection of Ceutorhynchus assimilis as a potential biological control agent for Lepidium draba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lopez</w:t>
+                <w:t xml:space="preserve">Vincent Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Chaar</w:t>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Khouaja</w:t>
+                <w:t xml:space="preserve">Hinz L Hariet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhian Rouhollah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779754v1</w:t>
+                <w:t xml:space="preserve">hal-02270252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated drought responses of black poplar: how important is phenotypic plasticity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 163 (1), pp.30-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of a phylogeographic approach for the selection of Ceutorhynchus assimilis as a potential biological control agent for Lepidium draba</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-Wide Analysis of Corynespora cassiicola Leaf Fall Disease Putative Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinz L Hariet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
+                <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobhian Rouhollah</w:t>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.43-52. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2018.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270252v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Analysis of Corynespora cassiicola Leaf Fall Disease Putative Effectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
+                <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Label</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+                <w:t xml:space="preserve">Ali Khouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-21. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753929v1</w:t>
+                <w:t xml:space="preserve">hal-01779754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acibenzolar-S-methyl phototransformation on its elicitation activity in tobacco cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial effect of Trichoderma harzianum strain Ths97 in biocontrolling Fusarium solani causal agent of root rot disease in olive trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lavergne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Boris Fumanal</w:t>
+                <w:t xml:space="preserve">Ali Triki Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khouaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2017.07.008⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.70-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2017.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611441v1</w:t>
+                <w:t xml:space="preserve">hal-01595247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effect of Trichoderma harzianum strain Ths97 in biocontrolling Fusarium solani causal agent of root rot disease in olive trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Lopez</w:t>
+                <w:t xml:space="preserve">Effect of acibenzolar-S-methyl phototransformation on its elicitation activity in tobacco cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Triki Mohamed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hatem Chaar</w:t>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110, pp.70-78. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.370-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2017.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595247v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2832,596 +2832,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassiicolin Genes among Corynespora cassiicola Isolates from Rubber Plantations in Malaysia</w:t>
+                <w:t xml:space="preserve">Biological Flora of the British Isles: Ambrosia artemisiifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siti Shuhada Shuib</w:t>
+                <w:t xml:space="preserve">Franz Essl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Deon</w:t>
+                <w:t xml:space="preserve">Krisztina Biró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murnita Mohamad Mahyuddin</w:t>
+                <w:t xml:space="preserve">Dietmar Brandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azimah Izhar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
+                <w:t xml:space="preserve">Olivier Broennimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Bullock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rubber Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (4), pp.1069-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632100v1</w:t>
+                <w:t xml:space="preserve">hal-01182858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Flora of the British Isles: Ambrosia artemisiifolia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cassiicolin Genes among Corynespora cassiicola Isolates from Rubber Plantations in Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietmar Brandes</w:t>
+                <w:t xml:space="preserve">Siti Shuhada Shuib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Broennimann</w:t>
+                <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James M. Bullock</w:t>
+                <w:t xml:space="preserve">Murnita Mohamad Mahyuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azimah Izhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Rubber Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (2), pp.109-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182858v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico study of wall-associated kinase family reveals large-scale genomic expansion potentially connected with functional diversification in Populus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of the cassiicolin gene in Corynespora cassiicola and relation with the pathogenicity in Heyea brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Tocquard</w:t>
+                <w:t xml:space="preserve">Stéphanie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+                <w:t xml:space="preserve">Daniel Bieysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Auguin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+                <w:t xml:space="preserve">Ricardo R. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (5), pp.1135-1147. </w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (1), pp.32-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-014-0748-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2013.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114446v2</w:t>
+                <w:t xml:space="preserve">hal-01054941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the cassiicolin gene in Corynespora cassiicola and relation with the pathogenicity in Heyea brasiliensis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In silico study of wall-associated kinase family reveals large-scale genomic expansion potentially connected with functional diversification in Populus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bieysse</w:t>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo R. Oliveira</w:t>
+                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Muries Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2013.10.011⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.1135-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-014-0748-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01054941v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins and Leaf Hydraulics: Poplar Sheds New Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3511,90 +3511,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Populus XIP aquaporins: evolutionary expansion, protein functionality, and environmental regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4649,307 +4649,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which role can arbuscular mycorrhizal fungi play in the facilitation of Ambrosia artemisiifolia L. invasion in France?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension d'Ambrosia artemisiifolia L. dans le département de la Côte d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Plenchette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monde des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 490, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661458v1</w:t>
+                <w:t xml:space="preserve">hal-02654251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension d'Ambrosia artemisiifolia L. dans le département de la Côte d'Or</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which role can arbuscular mycorrhizal fungi play in the facilitation of Ambrosia artemisiifolia L. invasion in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Plenchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde des Plantes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (1), pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-006-0078-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654251v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High through-put characterization of insect morphocryptic entities by a non-invasive method using direct-PCR of fecal DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5116,51 +5116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host range of Ceutorhynchus assimilis (Coleoptera: Curculionidae), a candidate for biological control of Lepidium draba (Brassicaceae) in the USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouhollah Sobhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,90 +5518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of Corynespora cassiicola putative effectors involved in the CLF disease of rubber tree.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5643,90 +5643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité du gène de cassiicoline en lien avec le pouvoir pathogène de C. cassiicola et mise en oeuvre d'un test toxinique pour la sélection d'individus tolérants chez Hevea brasiliensis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bieysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6109,64 +6109,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary biology as a tool towards a more customized biological control strategy of weeds: Lepidium draba as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobhian Rouhollah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gaskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6351,256 +6351,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation of alluvial banks by black poplar seedlings: how intra-specific interactions shape the spatial genetic structure</w:t>
+                <w:t xml:space="preserve">Kin recognition in plants: a plea to consider competitive ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Researchers in Biology of Auvergne-Rhône-Alpes Region Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Videoconference NextTech AR, France. </w:t>
+              <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482819v1</w:t>
+                <w:t xml:space="preserve">hal-03482859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kin recognition in plants: a plea to consider competitive ability</w:t>
+                <w:t xml:space="preserve">Colonisation of alluvial banks by black poplar seedlings: how intra-specific interactions shape the spatial genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Young Researchers in Biology of Auvergne-Rhône-Alpes Region Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Videoconference NextTech AR, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482859v1</w:t>
+                <w:t xml:space="preserve">hal-03482819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POSTER : Modélisation de la dispersion de l’espèce invasive Spathodea campanulata [Bignoniaceae] sur les îles de la Société (Polynésie française) : bridgehead effect et représentations sociétales – Résultats préliminaires</w:t>
               </w:r>
@@ -6763,51 +6763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Marseille, France. 439, pp.688 - 694, 2005, </w:t>
@@ -7121,51 +7121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon-Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7345,90 +7345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8042,203 +8042,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objet de curiosité : La lamproie, un vampire tapi dans l'eau</w:t>
+                <w:t xml:space="preserve">Objet de curiosité : Un croco en mille morceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886202v1</w:t>
+                <w:t xml:space="preserve">hal-04886216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objet de curiosité : Un croco en mille morceaux</w:t>
+                <w:t xml:space="preserve">Objet de curiosité : La lamproie, un vampire tapi dans l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris B. Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chloé Olivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886216v1</w:t>
+                <w:t xml:space="preserve">hal-04886202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambroisie : caractérisation des traits biologiques et des processus évolutifs d'une espèce envahissante en France</w:t>
               </w:r>
@@ -8633,51 +8633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EC1CFCD"/>
+    <w:nsid w:val="6B2C8A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8864,51 +8864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.ara.inrae.fr/piaf/Presentation/Equipes/FOLEAU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.licence-pro-abcd.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jardinalchemille.wixsite.com/vergerdescezeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senbucuca.wixsite.com/senbuc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05251545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11070543" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falvard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14584" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04551964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.087.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03109990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151763" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04931353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Berard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massyl Brahimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linne-Anais Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Daehler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/74.4.8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinz L Hariet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhian Rouhollah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.05.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lavergne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.07.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Shuhada Shuib" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murnita Mohamad Mahyuddin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimah Izhar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Essl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Bir&#243;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Brandes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broennimann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Bullock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12424" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bieysse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Oliveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.10.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZ29DB9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Wortemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Alia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Y. J. Chun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl B. Laitung" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03129.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline C. Caullet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Gaudot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258508974316" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94ABB8DDC45A58C13B4010C501830CB526EB1691/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2008.00627.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKNWV5HS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sabatier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm108" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plenchette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0078-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FFD166119F7137880DFA4E42D391F7F4953294C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.04.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFS4RHXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091849v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Sobhian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2004.03.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVDJC71S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092181v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sobhian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pitcairn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00761.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27B14F65A615AA710EAD86A98365D8FBC68C6B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571588v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603196v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793856v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bieysse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964557v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03104861v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gaskin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482819v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482859v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594913v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801960v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799921v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886202v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Olivier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886216v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180130v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163962v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.ara.inrae.fr/piaf/Presentation/Equipes/FOLEAU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.licence-pro-abcd.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jardinalchemille.wixsite.com/vergerdescezeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senbucuca.wixsite.com/senbuc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05251545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof11070543" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Falvard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14584" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04551964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.087.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03109990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151763" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04931353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Berard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massyl Brahimi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linne-Anais Robin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Daehler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/74.4.8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02270252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinz L Hariet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhian Rouhollah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2018.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lavergne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2017.07.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Essl" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Bir&#243;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Brandes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Broennimann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Bullock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12424" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Shuhada Shuib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murnita Mohamad Mahyuddin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimah Izhar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gimenez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bieysse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Oliveira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.10.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZ29DB9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi R. Wortemann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Alia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Y. J. Chun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl B. Laitung" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Bretagnolle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03129.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline C. Caullet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Gaudot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258508974316" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94ABB8DDC45A58C13B4010C501830CB526EB1691/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Girod" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2008.00627.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKNWV5HS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sabatier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm108" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653452v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654251v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661458v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plenchette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0078-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FFD166119F7137880DFA4E42D391F7F4953294C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.04.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFS4RHXT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03091849v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Sobhian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2004.03.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVDJC71S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03092181v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sobhian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pitcairn" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00761.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D27B14F65A615AA710EAD86A98365D8FBC68C6B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571588v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603196v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793856v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bieysse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964557v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761818v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03104861v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gaskin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boissel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800754v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cochet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594913v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801960v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antonetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lathuilli&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799921v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886216v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Olivier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04886202v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180130v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charpin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Polom&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163962v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>