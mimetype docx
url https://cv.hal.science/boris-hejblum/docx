--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -100,412 +100,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-collected finger-prick blood for gene expression profiling: Unveiling early immune responses in mild COVID-19</w:t>
+                <w:t xml:space="preserve">Reservoir Computing in R: a Tutorial for Using reservoirnet to Predict Complex Time-Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+                <w:t xml:space="preserve">Kalidou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Hocini</w:t>
+                <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pellegrin</w:t>
+                <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t>
+                <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (2), pp.114593. </w:t>
+              <w:t xml:space="preserve">Computo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57750/arxn-6z34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490229v1</w:t>
+                <w:t xml:space="preserve">hal-05208084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservoir Computing in R: a Tutorial for Using reservoirnet to Predict Complex Time-Series</w:t>
+                <w:t xml:space="preserve">RISE: Two-Stage Rank-Based Identification of High-Dimensional Surrogate Markers Applied to Vaccinology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ferté</w:t>
+                <w:t xml:space="preserve">Arthur Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalidou Ba</w:t>
+                <w:t xml:space="preserve">Layla Parast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Dutartre</w:t>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Legrand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57750/arxn-6z34⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (20-22), pp.e70241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.70241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208084v1</w:t>
+                <w:t xml:space="preserve">hal-04933460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISE: Two-Stage Rank-Based Identification of High-Dimensional Surrogate Markers Applied to Vaccinology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-collected finger-prick blood for gene expression profiling: Unveiling early immune responses in mild COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Hughes</w:t>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layla Parast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Isabelle Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (20-22), pp.e70241. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (2), pp.114593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.70241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933460v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy for multimodal integration of transcriptomics, proteomics, and radiomics data for the prediction of recurrence in patients with IDH-mutant gliomas</w:t>
               </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 157 (3), pp.573-587. </w:t>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -768,64 +768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 193, pp.107916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -859,64 +859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChatGPT et au-delà avec l’intelligence artificielle en santé : des leçons à tirer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,64 +1002,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neglecting normalization impact in semi-synthetic RNA-seq data simulation generates artificial false positives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalidou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1158,51 +1158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Sugata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (9), pp.1555-1564. </w:t>
@@ -1234,637 +1234,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChatGPT and beyond with artificial intelligence (AI) in health: Lessons to be learned.</w:t>
+                <w:t xml:space="preserve">Modéliser la COVID-19 : de la population à l’individu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Carole Vignals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laura Richert</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236822v1</w:t>
+                <w:t xml:space="preserve">hal-04230705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Population Based Kalman Estimator to Model COVID-19 Epidemic in France: Estimating the Effects of Non-Pharmaceutical Interventions on the Dynamics of Epidemic</w:t>
+                <w:t xml:space="preserve">ChatGPT and beyond with artificial intelligence (AI) in health: Lessons to be learned.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Collin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ijb-2022-0087⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90 (5), pp.105607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151651v1</w:t>
+                <w:t xml:space="preserve">hal-04236822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD177, a specific marker of neutrophil activation, is associated with coronavirus disease 2019 severity and death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lévy</w:t>
+                <w:t xml:space="preserve">Mélany Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (1), pp.105715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doubly-robust evaluation of high-dimensional surrogate markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Parast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (4), pp.985-999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biostatistics/kxac020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la COVID-19 : de la population à l’individu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Using Population Based Kalman Estimator to Model COVID-19 Epidemic in France: Estimating the Effects of Non-Pharmaceutical Interventions on the Dynamics of Epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vignals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lehot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ijb-2022-0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230705v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CytOpT: Optimal Transport with Domain Adaptation for Interpreting Flow Cytometry data</w:t>
               </w:r>
@@ -1967,77 +1967,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of early gene expression profiles associated with long-lasting antibody responses to the Ebola vaccine Ad26.ZEBOV/MVA-BN-Filo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Blengio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melany Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2216,831 +2216,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Cell Immunogenicity, Gene Expression Profile, and Safety of Four Heterologous Prime-Boost Combinations of HIV Vaccine Candidates in Healthy Volunteers: Results of the Randomized Multi-Arm Phase I/II ANRS VRI01 Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Richert</w:t>
+                <w:t xml:space="preserve">The benefit of augmenting open data with clinical data-warehouse EHR for forecasting SARS-CoV-2 hospitalizations in Bordeaux area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Lelievre</w:t>
+                <w:t xml:space="preserve">Romain Griffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hakim Hocini</w:t>
+                <w:t xml:space="preserve">Boris P Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2101076⟩</w:t>
+              <w:t xml:space="preserve">JAMIA open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jamiaopen/ooac086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690137v1</w:t>
+                <w:t xml:space="preserve">hal-03908260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefit of augmenting open data with clinical data-warehouse EHR for forecasting SARS-CoV-2 hospitalizations in Bordeaux area, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vianney Jouhet</w:t>
+                <w:t xml:space="preserve">T Cell Immunogenicity, Gene Expression Profile, and Safety of Four Heterologous Prime-Boost Combinations of HIV Vaccine Candidates in Healthy Volunteers: Results of the Randomized Multi-Arm Phase I/II ANRS VRI01 Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Griffier</w:t>
+                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris P Hejblum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Lucile Hardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMIA open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208 (12), pp.2663-2674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jamiaopen/ooac086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2101076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908260v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EpidemiOptim: a Toolbox for the Optimization of Control Policies in Epidemiological Models</w:t>
+                <w:t xml:space="preserve">Predicting Progression to Advanced Age-Related Macular Degeneration from Clinical, Genetic, and Lifestyle Factors Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+                <w:t xml:space="preserve">Soufiane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rouillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Audrey Cougnard-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">Johanna Colijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte M.J. Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Verzijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1613/jair.1.12588⟩</w:t>
+              <w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (4), pp.587-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2020.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099898v2</w:t>
+                <w:t xml:space="preserve">hal-03100320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic phenotyping of electronical health record: PheVis algorithm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vianney Jouhet</w:t>
+                <w:t xml:space="preserve">CD177, a specific marker of neutrophil activation, is associated with coronavirus disease 2019 severity and death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélany Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2021.103746⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (7), pp.102711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100435v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Progression to Advanced Age-Related Macular Degeneration from Clinical, Genetic, and Lifestyle Factors Using Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EpidemiOptim: a Toolbox for the Optimization of Control Policies in Epidemiological Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Ajana</w:t>
+                <w:t xml:space="preserve">Sébastien Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Cougnard-Grégoire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Timo Verzijden</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2020.08.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.479-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1613/jair.1.12588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100320v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD177, a specific marker of neutrophil activation, is associated with coronavirus disease 2019 severity and death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lefebvre</w:t>
+                <w:t xml:space="preserve">Automatic phenotyping of electronical health record: PheVis algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schaeverbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barnetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (7), pp.102711. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 117, pp.103746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2021.103746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477973v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian mixture models for cytometry data analysis</w:t>
               </w:r>
@@ -3130,51 +3130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early signature in the blood lipidome associated with subsequent cognitive decline in the elderly: A case-control analysis nested within the Three-City cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,291 +3245,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and Efficient Optimization Using a Marquardt-Levenberg Algorithm with R Package marqLevAlg</w:t>
+                <w:t xml:space="preserve">ATLAS: an automated association test using probabilistically linked health records with application to genetic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Philipps</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Harrison Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Commenges</w:t>
+                <w:t xml:space="preserve">Griffin Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathan Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Churchill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32614/RJ-2021-089⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (12), pp.2582-2592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jamia/ocab187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100489v1</w:t>
+                <w:t xml:space="preserve">hal-03478039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATLAS: an automated association test using probabilistically linked health records with application to genetic studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Robust and Efficient Optimization Using a Marquardt-Levenberg Algorithm with R Package marqLevAlg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Philipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Griffin Weber</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Palmer</w:t>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Churchill</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (12), pp.2582-2592. </w:t>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jamia/ocab187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32614/RJ-2021-089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478039v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the retinal content in omega‐3 fatty acids for age‐related macular‐degeneration</w:t>
               </w:r>
@@ -3541,51 +3541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte M. J. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3649,90 +3649,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lasting severe immune dysfunction in Ebola virus disease survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3796,51 +3796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune Alterations in a Patient with SARS-CoV-2-Related Acute Respiratory Distress Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Bouadma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3943,64 +3943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lacabaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4077,51 +4077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4181,51 +4181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised estimation of covariance with application to phenome-wide association studies with electronic medical records data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie F Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Chakrabortty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,736 +4279,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic record linkage of de-identified research datasets with discrepancies using diagnosis codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sequential Dirichlet Process Mixtures of Multivariate Skew t-distributions for Model-based Clustering of Flow Cytometry Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griffin M. Weber</w:t>
+                <w:t xml:space="preserve">Chariff Alkhassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine P. Liao</w:t>
+                <w:t xml:space="preserve">Raphael Gottardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan P Palmer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.180298. </w:t>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.638-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sdata.2018.298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/18-AOAS1209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942279v1</w:t>
+                <w:t xml:space="preserve">hal-01579063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Dirichlet Process Mixtures of Multivariate Skew t-distributions for Model-based Clustering of Flow Cytometry Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+                <w:t xml:space="preserve">Benefits of dimension reduction in penalized regression methods for high dimensional grouped data: a case study in low sample size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Ajana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chariff Alkhassim</w:t>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Gottardo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/18-AOAS1209⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.3628-3634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579063v1</w:t>
+                <w:t xml:space="preserve">hal-02425449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of dimension reduction in penalized regression methods for high dimensional grouped data: a case study in low sample size</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Niyazi Acar</w:t>
+                <w:t xml:space="preserve">Probabilistic record linkage of de-identified research datasets with discrepancies using diagnosis codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griffin M. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Brétillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Hejblum</w:t>
+                <w:t xml:space="preserve">Katherine P. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t>
+                <w:t xml:space="preserve">Nathan P Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Churchill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35, pp.3628-3634. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.180298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2018.298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425449v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Dirichlet process mixture of skew $t$-distributions for model-based clustering of flow cytometry data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diet-Related Metabolites Associated with Cognitive Decline Revealed by Untargeted Metabolomics in a Prospective Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorrain Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Dominguez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Urpi Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (18), pp.e1900177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201900177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161057v1</w:t>
+                <w:t xml:space="preserve">hal-02167524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-Related Metabolites Associated with Cognitive Decline Revealed by Untargeted Metabolomics in a Prospective Cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential Dirichlet process mixture of skew $t$-distributions for model-based clustering of flow cytometry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chariff Alkhassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Gottardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.638-660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201900177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02167524v1</w:t>
+                <w:t xml:space="preserve">hal-03161057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Expression Signatures Associated With Immune and Virological Responses to Therapeutic Vaccination With Dendritic Cells in HIV-Infected Individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bonnabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5066,511 +5066,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between anti-citrullinated fibrinogen antibodies and coronary artery disease in rheumatoid arthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+                <w:t xml:space="preserve">Pattern of polyphenol intake and the long-term risk of dementia in older persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Cui</w:t>
+                <w:t xml:space="preserve">David Gaudout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren J. Lahey</w:t>
+                <w:t xml:space="preserve">Julien Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Cagan</w:t>
+                <w:t xml:space="preserve">Luc Letenneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey A. Sparks</w:t>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70 (7), pp.1113-1117. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (22), pp.e1979 - e1988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acr.23444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000005607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654403v1</w:t>
+                <w:t xml:space="preserve">hal-01887895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of polyphenol intake and the long-term risk of dementia in older persons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PheProb: probabilistic phenotyping using diagnosis codes to improve power for genetic association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gaudout</w:t>
+                <w:t xml:space="preserve">Jennifer A Sinnott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bensalem</w:t>
+                <w:t xml:space="preserve">Fiona Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Letenneur</w:t>
+                <w:t xml:space="preserve">Sheng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
+                <w:t xml:space="preserve">Chuan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90 (22), pp.e1979 - e1988. </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000005607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jamia/ocy056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887895v1</w:t>
+                <w:t xml:space="preserve">hal-01887930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PheProb: probabilistic phenotyping using diagnosis codes to improve power for genetic association studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between anti-citrullinated fibrinogen antibodies and coronary artery disease in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A Sinnott</w:t>
+                <w:t xml:space="preserve">Jing Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Cai</w:t>
+                <w:t xml:space="preserve">Lauren J. Lahey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+                <w:t xml:space="preserve">Andrew Cagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuan Hong</w:t>
+                <w:t xml:space="preserve">Jeffrey A. Sparks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (7), pp.1113-1117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jamia/ocy056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acr.23444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887930v1</w:t>
+                <w:t xml:space="preserve">hal-01654403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cytometree: A binary tree algorithm for automatic gating in cytometry analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chariff Alkhassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Gottardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93 (11), pp.1132-1140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5617,64 +5617,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel machine score test for pathway analysis in the presence of semi-competing risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matey Neykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A Sinnott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Statistical Methods in Medical Research, 27 (4), pp.1099-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5760,51 +5760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Martrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (9), pp.2251 - 2261. </w:t>
@@ -5855,51 +5855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance component score test for time-course gene set analysis of longitudinal RNA-seq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Biostatistics, 18 (4), pp.589-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5933,103 +5933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenome-Wide Association Study of Autoantibodies to Citrullinated and Noncitrullinated Epitopes in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine P. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey A Sparks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Hsin Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (4), pp.742 - 749. </w:t>
@@ -6093,64 +6093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (1), pp.35-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6184,77 +6184,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Course Gene Set Analysis for Longitudinal Gene Expression Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (6), pp.e1004310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6288,64 +6288,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse des « Big Data » en recherche clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6405,51 +6405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems analysis of sex differences reveals an immunosuppressive role for testosterone in the response to influenza vaccination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Furman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6526,2633 +6526,1671 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence synthesis through a degradation model applied to myocardial infarction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lifetime Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10985-012-9227-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00726036v1</w:t>
-              </w:r>
-[...647 lines deleted...]
-                <w:t xml:space="preserve">hal-04796907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted profiling of serum samples revealed diet-related metabolites associated with subsequent cognitive decline in the 3-City cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorrain Y. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl González-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Urpi-Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Nutrition Conference FENS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a circulating biomarker highly associated to retinal omega-3 polyunsaturated fatty acid content: the BLISAR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 60 (9), 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of a predictor of retinal omega-3 polyunsaturated fatty acids with advanced age-related macular degeneration: the BLISAR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 60 (9), 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorrain Low Yanwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, Canada. 2017, Journée Scientifique du CRNH Auvergne 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorrain Low Yanwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Polyphenols and Health ICPH 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Québec, Canada. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595015v1</w:t>
-              </w:r>
-[...311 lines deleted...]
-                <w:t xml:space="preserve">hal-03701136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Dirichlet Process mixture model with unknown concentration parameter and variance: Scaling high dimensional clustering via collapsed variational inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annesh Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aguirre Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation Learning to Advance Multi-institutional Studies with Electronic Health Record Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doudou Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linshanshan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suqi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemic Forecasting: Lessons Learned from the SARS-CoV-2 Pandemic to Balance Accuracy, Feasibility, and Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical limitations for real-life application of data fission and data thinning in post-clustering differential analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution-free complex hypothesis testing for single-cell RNA-seq differential expression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Set Analysis for time-to-event outcome with the Generalized Berk–Jones statistic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic and Robust Reproducible Research for Biostatistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Kunzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ennio Lavagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population modeling of early COVID-19 epidemic dynamics in French regions and estimation of the lockdown impact on infection rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Wittkop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Dutartre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9162,100 +8200,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of high-dimensional data applied to vaccine research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. Université de Bordeaux, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015BORD0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01203547v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9265,105 +8303,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methods for leveraging high-dimensional data from high-throughput measurements in vaccine clinical development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Methodology [stat.ME]. Université de Bordeaux, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04633105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId291"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9510,51 +8548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05490229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hocini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellegrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boizard-Moracchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114593" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fert&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalidou Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/arxn-6z34" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933460v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hughes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Parast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Chouleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Etchegaray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35441" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Freulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hivert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Agniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107916" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.07.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.05.10.490529" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghann White" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papagno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sugata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01931-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thiebaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105607" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vignals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lehot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2022-0087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;vy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wiedemann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105715" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxac020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04230705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOAS1660" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Blengio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03530948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Rinchai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Deola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zoppoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basirudeen Syed Ahamed Kabeer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taleb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9961" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lelievre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lacabaratz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hardel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2101076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P Hejblum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooac086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100435v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnetche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103746" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100320v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ajana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cougnard-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Colijn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M.J. Merle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Verzijden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2020.08.031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03477973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102711" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wics.1535" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre-Arbogast" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klose" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103216" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Commenges" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-089" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin Weber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Palmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Churchill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocab187" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M. J. Merle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.404" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-03160838v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Foucat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17489-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03160737v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Patrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sur&#233;naud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wicky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00839-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161945v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lhomme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2019.112711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa093" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie F Chan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chakrabortty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxi Cai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219837676" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942279v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine P. Liao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P Palmer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.298" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chariff Alkhassim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gottardo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOAS1209" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz135" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161057v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267014v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnabau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Skinner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00874" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Cui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. Lahey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cagan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Sparks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.23444" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887895v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensalem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Letenneur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000005607" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Sinnott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocy056" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161874v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.23601" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matey Neykov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216653427" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rechtien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lorenzo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Martrus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.08.023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579077v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxx005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Sparks" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Hsin Kuo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39974" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv535" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203446v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004310" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00933691v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.12.021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00933693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jojic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia L. Dekker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321060111" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726036v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-012-9227-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693930v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3692070" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905975v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906534v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796946v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796907v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737963v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Merle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644048v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595015v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144142v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rr-france.github.io/bookrr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701136v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delcourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05490235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annesh Pal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguirre Mimoun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222545v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Zhou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tong" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linshanshan Wang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqi Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xiong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392781v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thevenet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745517v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478097v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478102v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100421v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kunzmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Lavagnini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hutchinson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robertson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555100v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clairon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01203547v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0049" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04633105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fert&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalidou Ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/arxn-6z34" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933460v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hughes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Parast" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05490229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hocini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellegrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boizard-Moracchini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Chouleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Etchegaray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35441" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Freulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hivert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Agniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107916" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.07.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.05.10.490529" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghann White" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papagno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sugata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01931-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04230705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vignals" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thiebaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105607" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;vy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wiedemann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefebvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105715" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxac020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lehot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2022-0087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOAS1660" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Blengio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03530948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Rinchai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Deola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zoppoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basirudeen Syed Ahamed Kabeer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taleb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9961" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P Hejblum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooac086" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690137v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lelievre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lacabaratz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hardel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2101076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ajana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cougnard-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Colijn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M.J. Merle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Verzijden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2020.08.031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03477973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102711" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnetche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103746" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wics.1535" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre-Arbogast" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klose" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103216" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin Weber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Palmer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Churchill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocab187" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100489v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Commenges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-089" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M. J. Merle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.404" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-03160838v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Foucat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17489-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03160737v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Patrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sur&#233;naud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wicky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00839-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161945v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lhomme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2019.112711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa093" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie F Chan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chakrabortty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxi Cai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219837676" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chariff Alkhassim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gottardo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOAS1209" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz135" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine P. Liao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P Palmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161057v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267014v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnabau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Skinner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00874" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensalem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Letenneur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000005607" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Sinnott" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocy056" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654403v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Cui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. Lahey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cagan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Sparks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.23444" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161874v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.23601" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matey Neykov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216653427" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rechtien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lorenzo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Martrus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.08.023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579077v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxx005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Sparks" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Hsin Kuo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39974" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv535" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203446v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004310" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00933691v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.12.021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00933693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jojic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia L. Dekker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321060111" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726036v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-012-9227-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737963v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736092v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Merle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05490235v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annesh Pal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguirre Mimoun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222545v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Zhou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linshanshan Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqi Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xiong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thevenet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745517v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478097v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100421v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kunzmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Lavagnini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hutchinson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robertson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555100v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clairon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01203547v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0049" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04633105v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>