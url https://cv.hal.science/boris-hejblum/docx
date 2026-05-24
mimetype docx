--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,412 +100,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reservoir Computing in R: a Tutorial for Using reservoirnet to Predict Complex Time-Series</w:t>
+                <w:t xml:space="preserve">Self-collected finger-prick blood for gene expression profiling: Unveiling early immune responses in mild COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ferté</w:t>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalidou Ba</w:t>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Dutartre</w:t>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Legrand</w:t>
+                <w:t xml:space="preserve">Isabelle Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Jouhet</w:t>
+                <w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (2), pp.114593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57750/arxn-6z34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208084v1</w:t>
+                <w:t xml:space="preserve">hal-05490229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RISE: Two-Stage Rank-Based Identification of High-Dimensional Surrogate Markers Applied to Vaccinology</w:t>
+                <w:t xml:space="preserve">Reservoir Computing in R: a Tutorial for Using reservoirnet to Predict Complex Time-Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Hughes</w:t>
+                <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layla Parast</w:t>
+                <w:t xml:space="preserve">Kalidou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierrick Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.70241⟩</w:t>
+              <w:t xml:space="preserve">Computo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57750/arxn-6z34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933460v2</w:t>
+                <w:t xml:space="preserve">hal-05208084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-collected finger-prick blood for gene expression profiling: Unveiling early immune responses in mild COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">RISE: Two-Stage Rank-Based Identification of High-Dimensional Surrogate Markers Applied to Vaccinology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Parast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Boizard-Moracchini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (2), pp.114593. </w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (20-22), pp.e70241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sim.70241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490229v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy for multimodal integration of transcriptomics, proteomics, and radiomics data for the prediction of recurrence in patients with IDH-mutant gliomas</w:t>
               </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 157 (3), pp.573-587. </w:t>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -768,64 +768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 193, pp.107916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -859,64 +859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChatGPT et au-delà avec l’intelligence artificielle en santé : des leçons à tirer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,64 +1002,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neglecting normalization impact in semi-synthetic RNA-seq data simulation generates artificial false positives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalidou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1158,51 +1158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Sugata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (9), pp.1555-1564. </w:t>
@@ -1234,637 +1234,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la COVID-19 : de la population à l’individu</w:t>
+                <w:t xml:space="preserve">ChatGPT and beyond with artificial intelligence (AI) in health: Lessons to be learned.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Vignals</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Prague</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 90 (5), pp.105607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230705v1</w:t>
+                <w:t xml:space="preserve">hal-04236822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChatGPT and beyond with artificial intelligence (AI) in health: Lessons to be learned.</w:t>
+                <w:t xml:space="preserve">CD177, a specific marker of neutrophil activation, is associated with coronavirus disease 2019 severity and death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Thiebaut</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélany Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2023.105607⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.105715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236822v1</w:t>
+                <w:t xml:space="preserve">hal-04374099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD177, a specific marker of neutrophil activation, is associated with coronavirus disease 2019 severity and death</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Population Based Kalman Estimator to Model COVID-19 Epidemic in France: Estimating the Effects of Non-Pharmaceutical Interventions on the Dynamics of Epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lefebvre</w:t>
+                <w:t xml:space="preserve">Annabelle Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vignals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lehot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105715⟩</w:t>
+              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ijb-2022-0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374099v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doubly-robust evaluation of high-dimensional surrogate markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Parast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (4), pp.985-999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biostatistics/kxac020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Population Based Kalman Estimator to Model COVID-19 Epidemic in France: Estimating the Effects of Non-Pharmaceutical Interventions on the Dynamics of Epidemic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modéliser la COVID-19 : de la population à l’individu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vignals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international journal of biostatistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151651v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CytOpT: Optimal Transport with Domain Adaptation for Interpreting Flow Cytometry data</w:t>
               </w:r>
@@ -1967,77 +1967,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of early gene expression profiles associated with long-lasting antibody responses to the Ebola vaccine Ad26.ZEBOV/MVA-BN-Filo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Blengio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melany Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2216,831 +2216,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefit of augmenting open data with clinical data-warehouse EHR for forecasting SARS-CoV-2 hospitalizations in Bordeaux area, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vianney Jouhet</w:t>
+                <w:t xml:space="preserve">T Cell Immunogenicity, Gene Expression Profile, and Safety of Four Heterologous Prime-Boost Combinations of HIV Vaccine Candidates in Healthy Volunteers: Results of the Randomized Multi-Arm Phase I/II ANRS VRI01 Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Griffier</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris P Hejblum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Hardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMIA open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jamiaopen/ooac086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208 (12), pp.2663-2674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2101076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908260v1</w:t>
+                <w:t xml:space="preserve">hal-03690137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Cell Immunogenicity, Gene Expression Profile, and Safety of Four Heterologous Prime-Boost Combinations of HIV Vaccine Candidates in Healthy Volunteers: Results of the Randomized Multi-Arm Phase I/II ANRS VRI01 Trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Lelievre</w:t>
+                <w:t xml:space="preserve">The benefit of augmenting open data with clinical data-warehouse EHR for forecasting SARS-CoV-2 hospitalizations in Bordeaux area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lacabaratz</w:t>
+                <w:t xml:space="preserve">Romain Griffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Hardel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hakim Hocini</w:t>
+                <w:t xml:space="preserve">Boris P Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 208 (12), pp.2663-2674. </w:t>
+              <w:t xml:space="preserve">JAMIA open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2101076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jamiaopen/ooac086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690137v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Progression to Advanced Age-Related Macular Degeneration from Clinical, Genetic, and Lifestyle Factors Using Machine Learning</w:t>
+                <w:t xml:space="preserve">EpidemiOptim: a Toolbox for the Optimization of Control Policies in Epidemiological Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Ajana</w:t>
+                <w:t xml:space="preserve">Cédric Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Cougnard-Grégoire</w:t>
+                <w:t xml:space="preserve">Sébastien Rouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Colijn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Timo Verzijden</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2020.08.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.479-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1613/jair.1.12588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100320v1</w:t>
+                <w:t xml:space="preserve">hal-03099898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD177, a specific marker of neutrophil activation, is associated with coronavirus disease 2019 severity and death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lefebvre</w:t>
+                <w:t xml:space="preserve">Automatic phenotyping of electronical health record: PheVis algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schaeverbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barnetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102711⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 117, pp.103746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2021.103746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477973v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EpidemiOptim: a Toolbox for the Optimization of Control Policies in Epidemiological Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting Progression to Advanced Age-Related Macular Degeneration from Clinical, Genetic, and Lifestyle Factors Using Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rouillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+                <w:t xml:space="preserve">Soufiane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">Audrey Cougnard-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Colijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte M.J. Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Verzijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1613/jair.1.12588⟩</w:t>
+              <w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (4), pp.587-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2020.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099898v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic phenotyping of electronical health record: PheVis algorithm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vianney Jouhet</w:t>
+                <w:t xml:space="preserve">CD177, a specific marker of neutrophil activation, is associated with coronavirus disease 2019 severity and death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélany Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 117, pp.103746. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (7), pp.102711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2021.103746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100435v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian mixture models for cytometry data analysis</w:t>
               </w:r>
@@ -3130,51 +3130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early signature in the blood lipidome associated with subsequent cognitive decline in the elderly: A case-control analysis nested within the Three-City cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefevre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,291 +3245,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATLAS: an automated association test using probabilistically linked health records with application to genetic studies</w:t>
+                <w:t xml:space="preserve">Robust and Efficient Optimization Using a Marquardt-Levenberg Algorithm with R Package marqLevAlg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harrison Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Viviane Philipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griffin Weber</w:t>
+                <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Palmer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jamia/ocab187⟩</w:t>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32614/RJ-2021-089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478039v1</w:t>
+                <w:t xml:space="preserve">hal-03100489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and Efficient Optimization Using a Marquardt-Levenberg Algorithm with R Package marqLevAlg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATLAS: an automated association test using probabilistically linked health records with application to genetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrison Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Philipps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Prague</w:t>
+                <w:t xml:space="preserve">Griffin Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Commenges</w:t>
+                <w:t xml:space="preserve">Nathan Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susanne Churchill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (12), pp.2582-2592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32614/RJ-2021-089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jamia/ocab187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100489v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the retinal content in omega‐3 fatty acids for age‐related macular‐degeneration</w:t>
               </w:r>
@@ -3541,51 +3541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte M. J. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3649,90 +3649,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lasting severe immune dysfunction in Ebola virus disease survivors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3796,51 +3796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune Alterations in a Patient with SARS-CoV-2-Related Acute Respiratory Distress Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Bouadma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3943,64 +3943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lacabaratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4077,51 +4077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4181,51 +4181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised estimation of covariance with application to phenome-wide association studies with electronic medical records data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie F Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Chakrabortty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,736 +4279,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Dirichlet Process Mixtures of Multivariate Skew t-distributions for Model-based Clustering of Flow Cytometry Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Probabilistic record linkage of de-identified research datasets with discrepancies using diagnosis codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chariff Alkhassim</w:t>
+                <w:t xml:space="preserve">Griffin M. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Gottardo</w:t>
+                <w:t xml:space="preserve">Katherine P. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Caron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathan P Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Churchill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (1), pp.638-660. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.180298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/18-AOAS1209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2018.298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579063v1</w:t>
+                <w:t xml:space="preserve">hal-01942279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of dimension reduction in penalized regression methods for high dimensional grouped data: a case study in low sample size</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Niyazi Acar</w:t>
+                <w:t xml:space="preserve">Sequential Dirichlet Process Mixtures of Multivariate Skew t-distributions for Model-based Clustering of Flow Cytometry Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Brétillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Hejblum</w:t>
+                <w:t xml:space="preserve">Chariff Alkhassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphael Gottardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz135⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.638-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-AOAS1209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425449v1</w:t>
+                <w:t xml:space="preserve">hal-01579063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic record linkage of de-identified research datasets with discrepancies using diagnosis codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Griffin M. Weber</w:t>
+                <w:t xml:space="preserve">Benefits of dimension reduction in penalized regression methods for high dimensional grouped data: a case study in low sample size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Ajana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine P. Liao</w:t>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan P Palmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susanne Churchill</w:t>
+                <w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.180298. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.3628-3634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sdata.2018.298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942279v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-Related Metabolites Associated with Cognitive Decline Revealed by Untargeted Metabolomics in a Prospective Cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential Dirichlet process mixture of skew $t$-distributions for model-based clustering of flow cytometry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chariff Alkhassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Gottardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.638-660</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167524v1</w:t>
+                <w:t xml:space="preserve">hal-03161057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Dirichlet process mixture of skew $t$-distributions for model-based clustering of flow cytometry data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diet-Related Metabolites Associated with Cognitive Decline Revealed by Untargeted Metabolomics in a Prospective Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorrain Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Dominguez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Urpi Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (18), pp.e1900177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201900177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161057v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Expression Signatures Associated With Immune and Virological Responses to Therapeutic Vaccination With Dendritic Cells in HIV-Infected Individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hocini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bonnabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5066,511 +5066,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of polyphenol intake and the long-term risk of dementia in older persons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
+                <w:t xml:space="preserve">Association between anti-citrullinated fibrinogen antibodies and coronary artery disease in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gaudout</w:t>
+                <w:t xml:space="preserve">Jing Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bensalem</w:t>
+                <w:t xml:space="preserve">Lauren J. Lahey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Letenneur</w:t>
+                <w:t xml:space="preserve">Andrew Cagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
+                <w:t xml:space="preserve">Jeffrey A. Sparks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90 (22), pp.e1979 - e1988. </w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (7), pp.1113-1117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000005607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acr.23444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887895v1</w:t>
+                <w:t xml:space="preserve">hal-01654403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PheProb: probabilistic phenotyping using diagnosis codes to improve power for genetic association studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pattern of polyphenol intake and the long-term risk of dementia in older persons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A Sinnott</w:t>
+                <w:t xml:space="preserve">David Gaudout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Cai</w:t>
+                <w:t xml:space="preserve">Julien Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris P. Hejblum</w:t>
+                <w:t xml:space="preserve">Luc Letenneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuan Hong</w:t>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (22), pp.e1979 - e1988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jamia/ocy056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000005607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887930v1</w:t>
+                <w:t xml:space="preserve">hal-01887895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between anti-citrullinated fibrinogen antibodies and coronary artery disease in rheumatoid arthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">PheProb: probabilistic phenotyping using diagnosis codes to improve power for genetic association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A Sinnott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey A. Sparks</w:t>
+                <w:t xml:space="preserve">Chuan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70 (7), pp.1113-1117. </w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acr.23444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jamia/ocy056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654403v1</w:t>
+                <w:t xml:space="preserve">hal-01887930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cytometree: A binary tree algorithm for automatic gating in cytometry analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chariff Alkhassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Gottardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93 (11), pp.1132-1140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5617,64 +5617,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel machine score test for pathway analysis in the presence of semi-competing risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matey Neykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A Sinnott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Statistical Methods in Medical Research, 27 (4), pp.1099-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5760,51 +5760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Martrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (9), pp.2251 - 2261. </w:t>
@@ -5855,51 +5855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance component score test for time-course gene set analysis of longitudinal RNA-seq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Biostatistics, 18 (4), pp.589-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5933,103 +5933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenome-Wide Association Study of Autoantibodies to Citrullinated and Noncitrullinated Epitopes in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine P. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey A Sparks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Hsin Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (4), pp.742 - 749. </w:t>
@@ -6093,64 +6093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (1), pp.35-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6184,77 +6184,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Course Gene Set Analysis for Longitudinal Gene Expression Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (6), pp.e1004310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6288,64 +6288,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse des « Big Data » en recherche clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Richert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6405,51 +6405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems analysis of sex differences reveals an immunosuppressive role for testosterone in the response to influenza vaccination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Furman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6526,64 +6526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence synthesis through a degradation model applied to myocardial infarction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lifetime Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6662,90 +6662,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted profiling of serum samples revealed diet-related metabolites associated with subsequent cognitive decline in the 3-City cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorrain Y. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl González-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Urpi-Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Nutrition Conference FENS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
@@ -6787,77 +6787,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a circulating biomarker highly associated to retinal omega-3 polyunsaturated fatty acid content: the BLISAR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6912,90 +6912,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of a predictor of retinal omega-3 polyunsaturated fatty acids with advanced age-related macular degeneration: the BLISAR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 60 (9), 1 p., 2019</w:t>
@@ -7037,77 +7037,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorrain Low Yanwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7162,77 +7162,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorrain Low Yanwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7332,64 +7332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annesh Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aguirre Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7525,103 +7525,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemic Forecasting: Lessons Learned from the SARS-CoV-2 Pandemic to Balance Accuracy, Feasibility, and Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hinaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7669,64 +7669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7770,64 +7770,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Agniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7858,77 +7858,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Set Analysis for time-to-event outcome with the Generalized Berk–Jones statistic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ferté</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7946,51 +7946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic and Robust Reproducible Research for Biostatistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Kunzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,103 +8064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population modeling of early COVID-19 epidemic dynamics in French regions and estimation of the lockdown impact on infection rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Wittkop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Clairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8317,51 +8317,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methods for leveraging high-dimensional data from high-throughput measurements in vaccine clinical development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris P. Hejblum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Methodology [stat.ME]. Université de Bordeaux, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8548,51 +8548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fert&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalidou Ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/arxn-6z34" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933460v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hughes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Parast" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05490229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hocini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellegrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boizard-Moracchini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Chouleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Etchegaray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35441" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Freulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hivert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Agniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107916" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.07.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.05.10.490529" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghann White" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papagno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sugata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01931-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04230705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vignals" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thiebaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105607" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;vy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wiedemann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefebvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105715" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxac020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lehot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2022-0087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOAS1660" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Blengio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03530948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Rinchai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Deola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zoppoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basirudeen Syed Ahamed Kabeer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taleb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9961" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908260v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P Hejblum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooac086" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690137v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lelievre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lacabaratz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hardel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2101076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ajana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cougnard-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Colijn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M.J. Merle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Verzijden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2020.08.031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03477973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102711" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnetche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103746" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wics.1535" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre-Arbogast" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klose" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103216" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin Weber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Palmer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Churchill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocab187" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100489v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Commenges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-089" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M. J. Merle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.404" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-03160838v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Foucat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17489-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03160737v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Patrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sur&#233;naud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wicky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00839-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161945v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lhomme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2019.112711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa093" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie F Chan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chakrabortty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxi Cai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219837676" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chariff Alkhassim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gottardo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOAS1209" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz135" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine P. Liao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P Palmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161057v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267014v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnabau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Skinner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00874" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887895v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensalem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Letenneur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000005607" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887930v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Sinnott" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocy056" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654403v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Cui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. Lahey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cagan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Sparks" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.23444" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161874v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.23601" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matey Neykov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216653427" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rechtien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lorenzo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Martrus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.08.023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579077v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxx005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Sparks" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Hsin Kuo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39974" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv535" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203446v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004310" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00933691v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.12.021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00933693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jojic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia L. Dekker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321060111" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726036v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-012-9227-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737963v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736092v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Merle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05490235v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annesh Pal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguirre Mimoun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222545v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Zhou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linshanshan Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqi Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xiong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thevenet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745517v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478097v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100421v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kunzmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Lavagnini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hutchinson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robertson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555100v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clairon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01203547v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0049" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04633105v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05490229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thi&#233;baut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hocini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pellegrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boizard-Moracchini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114593" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fert&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalidou Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/arxn-6z34" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933460v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hughes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Parast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Chouleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Etchegaray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35441" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908229v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Freulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJS2430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hivert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Agniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107916" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Richert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.07.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.05.10.490529" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghann White" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Papagno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Samri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sugata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01931-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thiebaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105607" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;vy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wiedemann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Collin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vignals" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lehot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2022-0087" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxac020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04230705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOAS1660" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Blengio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03530948v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Rinchai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Deola" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Zoppoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basirudeen Syed Ahamed Kabeer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taleb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp9961" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03690137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lelievre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lacabaratz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hardel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2101076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Griffier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P Hejblum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooac086" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099898v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.12588" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100435v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schaeverbeke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnetche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2021.103746" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100320v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ajana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cougnard-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Colijn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M.J. Merle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Verzijden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2020.08.031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03477973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102711" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wics.1535" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lefevre-Arbogast" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klose" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103216" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Commenges" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2021-089" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin Weber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Palmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Churchill" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocab187" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M. J. Merle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.404" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-03160838v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Foucat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17489-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03160737v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Bouadma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Patrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sur&#233;naud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Wicky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00839-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161945v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lhomme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Leli&#232;vre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2019.112711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02138664v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaa093" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie F Chan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chakrabortty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxi Cai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219837676" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942279v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine P. Liao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P Palmer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.298" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579063v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chariff Alkhassim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gottardo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOAS1209" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz135" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161057v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267014v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnabau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Skinner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00874" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Cui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J. Lahey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cagan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Sparks" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.23444" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887895v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bensalem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Letenneur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000005607" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Sinnott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamia/ocy056" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161874v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.23601" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matey Neykov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216653427" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579246v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rechtien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lorenzo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Martrus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.08.023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579077v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxx005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A Sparks" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Hsin Kuo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39974" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01288891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Liquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv535" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203446v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004310" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00933691v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.12.021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00933693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Jojic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia L. Dekker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321060111" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726036v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-012-9227-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737963v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736092v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Merle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644048v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05490235v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annesh Pal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguirre Mimoun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222545v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doudou Zhou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linshanshan Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suqi Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xiong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thevenet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745517v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478097v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03478102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03100421v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kunzmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Lavagnini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hutchinson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robertson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555100v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clairon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01203547v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0049" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04633105v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>