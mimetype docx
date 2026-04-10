--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,4225 +66,4225 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Haar measure in solid mechanics</w:t>
+                <w:t xml:space="preserve">Classical and relativistic balance of configurational forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ecker</w:t>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10812865251338546⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 118, pp.106111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2026.106111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720160v1</w:t>
+                <w:t xml:space="preserve">hal-05426212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective rates as covariant derivatives on the manifold of Riemannian metrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Haar measure in solid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-024-02010-x⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10812865251338546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246478v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper bounds estimates of the distance to cubic or orthotropic elasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Objective rates as covariant derivatives on the manifold of Riemannian metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248 (4), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-024-02010-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.246⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03687523v1</w:t>
+                <w:t xml:space="preserve">hal-03246478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distance to cubic symmetry class as a polynomial optimization problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Upper bounds estimates of the distance to cubic or orthotropic elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-023-10041-w⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352 (G1), pp.169-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620262v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of minimal covariants bases for 2D coupled constitutive laws</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Souriau's Relativistic general covariant formulation of hyperelasticity revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2023.103880⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181, pp.105463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888267v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861444v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the morphic effect using a vanishing 2nd order magneto-elastic energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.170471. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170471⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 579, pp.170849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973903v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance to a constitutive tensor isotropy stratum by Lasserre polynomial optimization method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The distance to cubic symmetry class as a polynomial optimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/memocs.2023.11.393⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.157-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-023-10041-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718818v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souriau's Relativistic general covariant formulation of hyperelasticity revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Computation of minimal covariants bases for 2D coupled constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105463⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.103880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2023.103880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861444v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling of the morphic effect using a vanishing 2nd order magneto-elastic energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 579, pp.170849. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.170471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519889v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal functional bases for elasticity tensor symmetry classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Distance to a constitutive tensor isotropy stratum by Lasserre polynomial optimization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-021-09872-2⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.393-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2023.11.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241501v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance to plane elasticity orthotropy by Euler-Lagrange method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 350, pp.413--430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crmeca.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity bases for cubic nonlinear magnetostriction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Minimal functional bases for elasticity tensor symmetry classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Hubert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">M Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-021-09872-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051787v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the symmetry class of an Elasticity tensor using polynomial covariants</w:t>
+                <w:t xml:space="preserve">Integrity bases for cubic nonlinear magnetostriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10812865211010885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845691v4</w:t>
+                <w:t xml:space="preserve">hal-03051787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intrinsic geometric formulation of Hyper-elasticity, pressure potential and non-holonomic constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of the symmetry class of an Elasticity tensor using polynomial covariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-021-09853-5⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10812865211010885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168412v2</w:t>
+                <w:t xml:space="preserve">hal-01845691v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous anisotropic damage as a twin modelling of discrete bi-dimensional fracture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An intrinsic geometric formulation of Hyper-elasticity, pressure potential and non-holonomic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 89, pp.104285. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (1), pp.29--63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-021-09853-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004855v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness of the EPDiff equation with a pseudo-differential inertia operator</w:t>
+                <w:t xml:space="preserve">Continuous anisotropic damage as a twin modelling of discrete bi-dimensional fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bauer</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">C Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2019.12.008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.104285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352635v1</w:t>
+                <w:t xml:space="preserve">hal-03004855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Determination of Plane and Axial Symmetries in Linear Elasticity and Piezo-Electricity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geodesic completeness of the $H^{3/2}$ metric on $\mathrm{Diff}(S^{1})$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen C. Preston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-020-09778-5⟩</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193 (2), pp.233 - 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-020-01405-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516951v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112529v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic completeness of the $H^{3/2}$ metric on $\mathrm{Diff}(S^{1})$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reduced algebraic conditions for plane or axial tensorial symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen C. Preston</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00605-020-01405-8⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (12), pp.2155-2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286520920691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112529v3</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291487v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced algebraic conditions for plane or axial tensorial symmetries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the Determination of Plane and Axial Symmetries in Linear Elasticity and Piezo-Electricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1081286520920691⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 141 (1), pp.147-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09778-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291487v3</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering the normal form of an elasticity tensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-posedness of the EPDiff equation with a pseudo-differential inertia operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martins Bruveris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Cismas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Abramian</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Joachim Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142 (1), pp.1-33. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269 (1), pp.288-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-020-09784-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2019.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410330v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic separating sets for three-dimensional elasticity tensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recovering the normal form of an elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09784-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966221v2</w:t>
+                <w:t xml:space="preserve">hal-02410330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics based framework with second-order damage tensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Generic separating sets for three-dimensional elasticity tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (2226), pp.20190056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.11.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01529452v3</w:t>
+                <w:t xml:space="preserve">hal-01966221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic factorization and reconstruction of the elasticity tensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fractional Sobolev metrics on spaces of immersed curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martins Bruveris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00526-018-1300-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-017-9657-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01421763v1</w:t>
+                <w:t xml:space="preserve">hal-01486557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional Sobolev metrics on spaces of immersed curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Harmonic factorization and reconstruction of the elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martins Bruveris</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (1), pp.67-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-017-9657-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00526-018-1300-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01486557v2</w:t>
+                <w:t xml:space="preserve">hal-01421763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal integrity basis for the elasticity tensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Micromechanics based framework with second-order damage tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2017.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-017-1127-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01323543v2</w:t>
+                <w:t xml:space="preserve">hal-01529452v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local well-posedness of the EPDiff equation: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geometric Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Special issue on infinite-dimensional Riemannian geometry, Part I, 9 (2), pp.167-189. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/jgm.2017007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of bi-dimensional tensors: Part I: Harmonic decomposition and symmetry classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (22), pp.1847-1865. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286516649017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-component equations modelling water waves with constant vorticity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A minimal integrity basis for the elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tony Lyons</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10231-014-0461-z⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226 (1), pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-017-1127-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002338v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric investigations of a vorticity model equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Two-component equations modelling water waves with constant vorticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen C. Preston</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.09.030⟩</w:t>
+              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195 (1), pp.249-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10231-014-0461-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203765v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and Global Well-posedness of the fractional order EPDiff equation on $R^d$</w:t>
+                <w:t xml:space="preserve">Geometric investigations of a vorticity model equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Escher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen C. Preston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 258 (6), pp.2010-2053. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 260 (1), pp.478-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2014.11.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01111245v1</w:t>
+                <w:t xml:space="preserve">hal-01203765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On anisotropic polynomial relations for the elasticity tensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Local and Global Well-posedness of the fractional order EPDiff equation on $R^d$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (1), pp.77-103. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 258 (6), pp.2010-2053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-013-9448-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2014.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827948v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right-invariant Sobolev metrics of fractional order on the diffeomorphism group of the circle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Geodesic Completeness for Sobolev $H^{s}$-metrics on the Diffeomorphisms Group of the Circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geometric Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (3), pp.335-372. </w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4-5), pp.949--968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/jgm.2014.6.335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00028-014-0245-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673137v4</w:t>
+                <w:t xml:space="preserve">hal-00851606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic Completeness for Sobolev $H^{s}$-metrics on the Diffeomorphisms Group of the Circle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Right-invariant Sobolev metrics of fractional order on the diffeomorphism group of the circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (4-5), pp.949--968. </w:t>
+              <w:t xml:space="preserve">Journal of Geometric Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.335-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00028-014-0245-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/jgm.2014.6.335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851606v2</w:t>
+                <w:t xml:space="preserve">hal-00673137v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kähler-Einstein fillings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On anisotropic polynomial relations for the elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guedj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nader Yeganefar</w:t>
+                <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/jlms/jdt031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (1), pp.77-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-013-9448-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643594v1</w:t>
+                <w:t xml:space="preserve">hal-00827948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lichnerowicz estimate for the first eigenvalue of convex domains in Kähler manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Yeganefar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (5), pp.1001-1012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2140/apde.2013.6.1001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Methods for Equations of Hydrodynamical Type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kähler-Einstein fillings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Escher</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yeganefar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (3), pp.737-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/jlms/jdt031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S140292511240013X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00759798v1</w:t>
+                <w:t xml:space="preserve">hal-00643594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometry of a vorticity model equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Geometrical Methods for Equations of Hydrodynamical Type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Escher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcus Wunsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (4), pp.1407 - 1419. </w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (supp01), 1240013 [18 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/cpaa.2012.11.1407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S140292511240013X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528726v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler equations on a semi-direct product of the diffeomorphisms group by itself</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The geometry of a vorticity model equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossen Ivanov</w:t>
+                <w:t xml:space="preserve">Marcus Wunsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geometric Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (3), pp.313 - 322. </w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (4), pp.1407 - 1419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/jgm.2011.3.313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/cpaa.2012.11.1407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642934v1</w:t>
+                <w:t xml:space="preserve">hal-00528726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Degasperis-Procesi equation as a non-metric Euler equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 269 (3), pp 1137-1153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4312,1335 +4312,1348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some geometric investigations on the Degasperis-Procesi shallow water equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Euler equations on a semi-direct product of the diffeomorphisms group by itself</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossen Ivanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2009.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geometric Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.313 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/jgm.2011.3.313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418525v1</w:t>
+                <w:t xml:space="preserve">hal-00642934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Differences between the Burgers and the Camassa-Holm Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Some geometric investigations on the Degasperis-Procesi shallow water equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (Supplement 2), pp.116 - 132. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46, pp.412-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/jnmp.2008.15.s2.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315951v1</w:t>
+                <w:t xml:space="preserve">hal-00418525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On geodesic exponential maps of the Virasoro group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geometric Differences between the Burgers and the Camassa-Holm Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Topalov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10455-006-9042-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (Supplement 2), pp.116 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2008.15.s2.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00130915v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson brackets in Hydrodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On geodesic exponential maps of the Virasoro group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Topalov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (2), p. : 155--180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10455-006-9042-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186392v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-Hamiltonian systems on the dual of the Lie algebra of vector fields of the circle and periodic shallow water equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Poisson brackets in Hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions. Series A, Mathematical, Physical and Engineering Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (3), pp. 555--574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102390v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186392v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Principles for Water Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bi-Hamiltonian systems on the dual of the Lie algebra of vector fields of the circle and periodic shallow water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sattinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38 (3), pp. 906-920. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions. Series A, Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 365 (1858), pp. 2333-2357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/050647220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2007.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00117607v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous-groupes compacts d'homeomorphismes de la sphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Integrability of invariant metrics on the diffeomorphism group of the circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00332-005-0707-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003263v1</w:t>
+                <w:t xml:space="preserve">hal-00095916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrability of invariant metrics on the diffeomorphism group of the circle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Integrability of invariant metrics on the Virasoro group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Lenells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 350 (1-2), pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2005.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00332-005-0707-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00095916v1</w:t>
+                <w:t xml:space="preserve">hal-00095908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrability of invariant metrics on the Virasoro group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Variational Principles for Water Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Lenells</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sattinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2005.10.011⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (3), pp. 906-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/050647220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00095908v1</w:t>
+                <w:t xml:space="preserve">hal-00117607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic Flow on the Diffeomorphism Group of the circle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sous-groupes compacts d'homeomorphismes de la sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (3-4), p. 193-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003261v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hk metrics on the group of diffeomorphisms of the circle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geodesic Flow on the Diffeomorphism Group of the circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 78, pp.787-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00014-003-0785-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/jnmp.2003.10.4.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00003270v1</w:t>
+                <w:t xml:space="preserve">hal-00003261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the geometric approach to the motion of inertial mechanical systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hk metrics on the group of diffeomorphisms of the circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.424-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2003.10.4.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/35/32/201⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00003269v1</w:t>
+                <w:t xml:space="preserve">hal-00003270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least action principle for an integrable shallow water equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the geometric approach to the motion of inertial mechanical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 8 (4), pp.471-474. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35, pp.R51-R79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/jnmp.2001.8.4.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/35/32/201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003267v1</w:t>
+                <w:t xml:space="preserve">hal-00003269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent Surface Homeomorphisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Least action principle for an integrable shallow water equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Pérouème</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 124, pp.161-168. </w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (4), pp.471-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0305004197002272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2001.8.4.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003265v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface homeomorphisms with zero dimensional singular set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5681,470 +5694,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braid types of periodic orbits.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recurrent Surface Homeomorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pérouème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nepali Mathematical Sciences Report</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 124, pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305004197002272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003273v1</w:t>
+                <w:t xml:space="preserve">hal-00003265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic orbits of period 3 in the disc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Braid types of periodic orbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Nepali Mathematical Sciences Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 15, pp.11-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003272v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The theorem of Kerekjarto on periodic homeomorphisms of the disc and the sphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Periodic orbits of period 3 in the disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7 (3), pp.1067-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/7/3/016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003266v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence de points fixes enlacés à une orbite périodique d'un homéomorphisme du plan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The theorem of Kerekjarto on periodic homeomorphisms of the disc and the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 12 (4), pp.677-682</w:t>
+              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 40, pp.193-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003268v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point fixe lié à une orbite périodique d'un difféomorphisme de R2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Existence de points fixes enlacés à une orbite périodique d'un homéomorphisme du plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 310 (12), pp.831-833</w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 12 (4), pp.677-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003274v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropie topologique et représentation de Burau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Point fixe lié à une orbite périodique d'un difféomorphisme de R2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 310 (12), pp.831-833</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropie topologique et représentation de Burau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1989, 309, pp.835-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6154,2658 +6258,2658 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric Reformulation and Integration of Hypoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ecker</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrés francais de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313041v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation covariante du couplage électro-magnéto-mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition d’intégrabilité d’une loi d’hypoélaticité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312929v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques apports de la géométrie différentielle dans la théorie des grandes transformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Condition d’intégrabilité d’une loi d’hypoélaticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367281v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Reformulation and Integration of Hypoelasticity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelques apports de la géométrie différentielle dans la théorie des grandes transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés francais de mécanique</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218193v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Haar measure in solid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR - GDM 2043 (Géométrie Différentielle et Mécanique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRCAM, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective rates as covariant derivatives on the manifold of Riemannian metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Nonlinear Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francesco dell’Isola; Marco Amabili, Jun 2024, Cagliari (Sardaigne), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the morphic effect using a 1st-order transitional magneto-elastic energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distance aux strates d'isotropie par optimisation polynomiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+                <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Soft Magnetic Materials conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773047v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle magnéto-élastique isotrope avec second ordre évanescent -application au Fe-3%Si</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modeling of the morphic effect using a 1st-order transitional magneto-elastic energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25th Soft Magnetic Materials conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772954v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance aux strates d'isotropie par optimisation polynomiale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Développement d'un modèle magnéto-élastique isotrope avec second ordre évanescent -application au Fe-3%Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Priziac</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280037v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From discrete to continuum modelling of crack induced anisotropy in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM-ECCOMAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants et covariants en mécanique du solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Minimal Integrity Basis for the Elasticity Tensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Covariants du tenseur d'élasticité et caractérisation polynomiale des classes de symétries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Mechanics Institute Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Meeting GeoMeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810153v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariants and covariants in Solid Mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Minimal Integrity Basis for the Elasticity Tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Engineering Mechanics Institute Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809205v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariants du tenseur d'élasticité et caractérisation polynomiale des classes de symétries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Invariants and covariants in Solid Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting GeoMeca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Symmetry and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922862v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les invariants du tenseur d'élasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès français de Mécanique [CFM2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and Global Well-posedness of the fractional order EPDiff equation on $\mathbb{R}^{d}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infinite-dimensional Riemannian geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry of a two-component system modelling water waves with constant vorticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Waves Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moduli spaces in elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effective moduli spaces and applications to cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Methods for One-Dimensional Models in Hydrodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geodesic Flows on the Diffeomorphism Group of the Circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis of Water Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Norwegian Summer School on Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260317v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic Flows on the Diffeomorphism Group of the Circle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geometrical Methods for One-Dimensional Models in Hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norwegian Summer School on Analysis and Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis of Water Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260315v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace de tenseurs et théorie classique des invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bordeaux, France. pp._</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Results for Equations of Hydrodynamical Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Aspects of Water Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler-Poincaré Equations and Geometrical Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Nonlinear Dynamics of Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Wolfenbuttel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Methods for Equations of Hydrodynamical Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Escher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathflows 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric aspects of the periodic $\mu$-DP equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Parabolic Problems: In honor of Herbert Amann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bedlewo, Poland. pp.193-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the geometrical structure of certain equations of hydrodynamical type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on surface water waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Methods for Integrable Systems of Hydrodynamic Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hamiltonian Approaches of ITER Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lie Groups and mechanics: an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Oberwolfach, Germany. pp.480-498, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2991/jnmp.2004.11.4.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type de tresse d'orbites périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Théorie Spectrale et Géométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Grenoble, France. pp.73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8815,124 +8919,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoelastic's integrability condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypoelastic’s integrability condition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gif -sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8942,1058 +9046,970 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Riemannian space of Kähler metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Guedj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Monge-Ampère equations and geodesics in the space of Kähler metrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2038, Springer, pp.211-234, 2012, Lecture Notes in Mathematics, 978-3-642-23668-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23669-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the geometry of the diffeomorphism group of the circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goldfeld, Dorian and Jorgenson, Jay and Jones, Peter and Ramakrishnan, Dinakar and Ribet, Kenneth A. A. and Tate, John. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Number theory, Analysis and Geometry, In memory of Serge Lang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.143-160, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-1260-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition d'intégrabilité d'une loi d'hypoélaticité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05065746v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation Covariante du Couplage Electro-Magneto-Mécanique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Condition d'intégrabilité d'une loi d'hypoélaticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051531v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical and relativistic balance of configurational forces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Formulation Covariante du Couplage Electro-Magneto-Mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426212v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relativistic second gradient theory of continuous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05061286v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic second gradient theory of continuous media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the isotropy stratification of a real representation of a compact Lie group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792877v2</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the isotropy stratification of a real representation of a compact Lie group</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Éléments de géométrie différentielle à l'usage des mécaniciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942236v2</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de géométrie différentielle à l'usage des mécaniciens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Éléments de géométrie pour la mécanique des milieux continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330418v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de géométrie pour la mécanique des milieux continus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Invariant-based approach to symmetry class detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10003,91 +10019,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie des homéomorphismes des surfaces et méthodes géométriques en hydrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Provence - Aix-Marseille I, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00096006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10097,105 +10113,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane Topology and Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Summer School "Systèmes Dynamiques et Topologie en Petites Dimensions", Grenoble, France, 1994, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00719540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10342,51 +10358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ecker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865251338546" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246478v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02010-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.246" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Azzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Priziac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-023-10041-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taurines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2023.11.393" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861444v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105463" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taurines" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170849" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241501v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desmorat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olive" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09872-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308899v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Antonelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.122" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167885" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845691v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211010885" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168412v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09853-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004855v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver-Leblond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104285" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Bruveris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Cismas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Escher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.12.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516951v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09778-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112529v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Preston" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01405-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291487v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520920691" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410330v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abramian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09784-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529452v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9657-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486557v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-018-1300-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323543v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1127-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2017007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516649017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002338v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lyons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-014-0461-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.09.030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111245v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.11.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-013-9448-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673137v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2014.6.335" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851606v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-014-0245-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guedj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yeganefar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdt031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2013.6.1001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759798v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S140292511240013X" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Wunsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.1407" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Ivanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2011.3.313" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-010-0778-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418525v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2009.06.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNWS91Z5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315951v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2008.15.s2.9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kappeler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Topalov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-006-9042-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PDHBD7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186392v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102390v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2007.2012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sattinger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050647220" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-005-0707-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Lenells" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2005.10.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML1RC5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00014-003-0785-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2003.10.4.1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003269v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/32/201" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NKT6RHNM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2001.8.4.3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#233;rou&#232;me" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004197002272" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonatti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-8641(97)00179-X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003273v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/7/3/016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313006v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Chapon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312929v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819143v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614894v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772954v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280037v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229227v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810153v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576369v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260312v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260315v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827406v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260320v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260318v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohlmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001155v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2004.11.4.5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673331v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23669-3_6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NZQF9PLQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1260-1_7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R27MVZML-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792877v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darondeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942236v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grivaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330418v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343934v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638020v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00096006v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00719540v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426212v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720160v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ecker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865251338546" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246478v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02010-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861444v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105463" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taurines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170849" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Azzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Priziac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-023-10041-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taurines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170471" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2023.11.393" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308899v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Antonelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241501v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desmorat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olive" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09872-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167885" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845691v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211010885" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168412v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09853-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004855v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver-Leblond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112529v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Preston" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01405-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291487v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520920691" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516951v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09778-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352635v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Bruveris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Cismas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Escher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.12.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410330v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abramian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09784-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486557v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-018-1300-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9657-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529452v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2017007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516649017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323543v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1127-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002338v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lyons" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-014-0461-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.09.030" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111245v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.11.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851606v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-014-0245-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673137v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2014.6.335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-013-9448-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643603v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guedj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yeganefar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2013.6.1001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdt031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S140292511240013X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Wunsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.1407" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-010-0778-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Ivanov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2011.3.313" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2009.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNWS91Z5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2008.15.s2.9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130915v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kappeler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Topalov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-006-9042-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PDHBD7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186392v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2007.2012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-005-0707-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095908v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Lenells" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2005.10.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML1RC5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117607v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sattinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050647220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003261v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00014-003-0785-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2003.10.4.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/32/201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NKT6RHNM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003267v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2001.8.4.3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonatti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-8641(97)00179-X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003265v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#233;rou&#232;me" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004197002272" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/7/3/016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003274v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003262v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Chapon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313041v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614894v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280037v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773047v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810153v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576369v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260313v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260315v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260317v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827406v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260321v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260320v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268472v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohlmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001155v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2004.11.4.5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003275v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218218v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23669-3_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NZQF9PLQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1260-1_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R27MVZML-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061286v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065746v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792877v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darondeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942236v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grivaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343934v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638020v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00096006v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00719540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>