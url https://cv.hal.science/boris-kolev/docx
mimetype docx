--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -477,876 +477,876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souriau's Relativistic general covariant formulation of hyperelasticity revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The distance to cubic symmetry class as a polynomial optimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105463⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.157-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-023-10041-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861444v2</w:t>
+                <w:t xml:space="preserve">hal-03620262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Taurines</w:t>
+                <w:t xml:space="preserve">Computation of minimal covariants bases for 2D coupled constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.103880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2023.103880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519889v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distance to cubic symmetry class as a polynomial optimization problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perla Azzi</w:t>
+                <w:t xml:space="preserve">Modeling of the morphic effect using a vanishing 2nd order magneto-elastic energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Priziac</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.170471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-023-10041-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03620262v1</w:t>
+                <w:t xml:space="preserve">hal-03973903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of minimal covariants bases for 2D coupled constitutive laws</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+                <w:t xml:space="preserve">Distance to a constitutive tensor isotropy stratum by Lasserre polynomial optimization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 191, pp.103880. </w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.393-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2023.103880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2023.11.393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888267v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the morphic effect using a vanishing 2nd order magneto-elastic energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Taurines</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">B. Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.170471. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170471⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 579, pp.170849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973903v1</w:t>
+                <w:t xml:space="preserve">hal-04733735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance to a constitutive tensor isotropy stratum by Lasserre polynomial optimization method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perla Azzi</w:t>
+                <w:t xml:space="preserve">Reduced polynomial invariant integrity basis for in-plane magneto-mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Priziac</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 579, pp.170849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/memocs.2023.11.393⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03718818v1</w:t>
+                <w:t xml:space="preserve">hal-03519889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance to plane elasticity orthotropy by Euler-Lagrange method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Souriau's Relativistic general covariant formulation of hyperelasticity revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 350, pp.413--430. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181, pp.105463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03308899v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861444v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal functional bases for elasticity tensor symmetry classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1413,1357 +1413,1370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity bases for cubic nonlinear magnetostriction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
+                <w:t xml:space="preserve">Distance to plane elasticity orthotropy by Euler-Lagrange method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350, pp.413--430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051787v1</w:t>
+                <w:t xml:space="preserve">hal-03308899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the symmetry class of an Elasticity tensor using polynomial covariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10812865211010885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845691v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intrinsic geometric formulation of Hyper-elasticity, pressure potential and non-holonomic constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrity bases for cubic nonlinear magnetostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 146 (1), pp.29--63. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-021-09853-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168412v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous anisotropic damage as a twin modelling of discrete bi-dimensional fracture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An intrinsic geometric formulation of Hyper-elasticity, pressure potential and non-holonomic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (1), pp.29--63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-021-09853-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004855v2</w:t>
+                <w:t xml:space="preserve">hal-03168412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic completeness of the $H^{3/2}$ metric on $\mathrm{Diff}(S^{1})$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Bauer</w:t>
+                <w:t xml:space="preserve">Continuous anisotropic damage as a twin modelling of discrete bi-dimensional fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen C. Preston</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00605-020-01405-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.104285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112529v3</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced algebraic conditions for plane or axial tensorial symmetries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+                <w:t xml:space="preserve">Well-posedness of the EPDiff equation with a pseudo-differential inertia operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martins Bruveris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Cismas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1081286520920691⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269 (1), pp.288-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2019.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291487v3</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Determination of Plane and Axial Symmetries in Linear Elasticity and Piezo-Electricity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+                <w:t xml:space="preserve">Geodesic completeness of the $H^{3/2}$ metric on $\mathrm{Diff}(S^{1})$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen C. Preston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-020-09778-5⟩</w:t>
+              <w:t xml:space="preserve">Monatshefte für Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193 (2), pp.233 - 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00605-020-01405-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516951v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112529v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness of the EPDiff equation with a pseudo-differential inertia operator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joachim Escher</w:t>
+                <w:t xml:space="preserve">Reduced algebraic conditions for plane or axial tensorial symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 269 (1), pp.288-325. </w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (12), pp.2155-2177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2019.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1081286520920691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352635v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291487v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering the normal form of an elasticity tensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">On the Determination of Plane and Axial Symmetries in Linear Elasticity and Piezo-Electricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 142 (1), pp.1-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-020-09784-7⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 141 (1), pp.147-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09778-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410330v2</w:t>
+                <w:t xml:space="preserve">hal-02516951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic separating sets for three-dimensional elasticity tensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovering the normal form of an elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 475 (2226), pp.20190056. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09784-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966221v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional Sobolev metrics on spaces of immersed curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic separating sets for three-dimensional elasticity tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martins Bruveris</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (27), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (2226), pp.20190056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00526-018-1300-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486557v2</w:t>
+                <w:t xml:space="preserve">hal-01966221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic factorization and reconstruction of the elasticity tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2823,64 +2836,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanics based framework with second-order damage tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2921,1461 +2934,1474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529452v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local well-posedness of the EPDiff equation: a survey</w:t>
+                <w:t xml:space="preserve">Fractional Sobolev metrics on spaces of immersed curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martins Bruveris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geometric Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Special issue on infinite-dimensional Riemannian geometry, Part I, 9 (2), pp.167-189. </w:t>
+              <w:t xml:space="preserve">Calculus of Variations and Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/jgm.2017007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00526-018-1300-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397112v1</w:t>
+                <w:t xml:space="preserve">hal-01486557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handbook of bi-dimensional tensors: Part I: Harmonic decomposition and symmetry classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A minimal integrity basis for the elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (22), pp.1847-1865. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226 (1), pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1081286516649017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-017-1127-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303964v1</w:t>
+                <w:t xml:space="preserve">hal-01323543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal integrity basis for the elasticity tensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Handbook of bi-dimensional tensors: Part I: Harmonic decomposition and symmetry classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 226 (1), pp.1-31. </w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (22), pp.1847-1865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-017-1127-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1081286516649017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323543v2</w:t>
+                <w:t xml:space="preserve">hal-01303964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-component equations modelling water waves with constant vorticity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local well-posedness of the EPDiff equation: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Lyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10231-014-0461-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geometric Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special issue on infinite-dimensional Riemannian geometry, Part I, 9 (2), pp.167-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/jgm.2017007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002338v2</w:t>
+                <w:t xml:space="preserve">hal-01397112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric investigations of a vorticity model equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Bauer</w:t>
+                <w:t xml:space="preserve">Two-component equations modelling water waves with constant vorticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen C. Preston</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 260 (1), pp.478-516. </w:t>
+              <w:t xml:space="preserve">Annali di Matematica Pura ed Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195 (1), pp.249-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10231-014-0461-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203765v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and Global Well-posedness of the fractional order EPDiff equation on $R^d$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Geometric investigations of a vorticity model equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen C. Preston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 258 (6), pp.2010-2053. </w:t>
+              <w:t xml:space="preserve">, 2016, 260 (1), pp.478-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2014.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2015.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111245v1</w:t>
+                <w:t xml:space="preserve">hal-01203765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic Completeness for Sobolev $H^{s}$-metrics on the Diffeomorphisms Group of the Circle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Local and Global Well-posedness of the fractional order EPDiff equation on $R^d$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (4-5), pp.949--968. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 258 (6), pp.2010-2053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00028-014-0245-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2014.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851606v2</w:t>
+                <w:t xml:space="preserve">hal-01111245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right-invariant Sobolev metrics of fractional order on the diffeomorphism group of the circle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Escher</w:t>
+                <w:t xml:space="preserve">On anisotropic polynomial relations for the elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geometric Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/jgm.2014.6.335⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (1), pp.77-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-013-9448-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673137v4</w:t>
+                <w:t xml:space="preserve">hal-00827948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On anisotropic polynomial relations for the elasticity tensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+                <w:t xml:space="preserve">Right-invariant Sobolev metrics of fractional order on the diffeomorphism group of the circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (1), pp.77-103. </w:t>
+              <w:t xml:space="preserve">Journal of Geometric Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.335-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-013-9448-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/jgm.2014.6.335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827948v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673137v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lichnerowicz estimate for the first eigenvalue of convex domains in Kähler manifolds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guedj</w:t>
+                <w:t xml:space="preserve">Geodesic Completeness for Sobolev $H^{s}$-metrics on the Diffeomorphisms Group of the Circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nader Yeganefar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/apde.2013.6.1001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4-5), pp.949--968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-014-0245-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643603v1</w:t>
+                <w:t xml:space="preserve">hal-00851606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kähler-Einstein fillings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Yeganefar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (3), pp.737-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1112/jlms/jdt031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Methods for Equations of Hydrodynamical Type</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lichnerowicz estimate for the first eigenvalue of convex domains in Kähler manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Escher</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yeganefar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (supp01), 1240013 [18 p.]. </w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (5), pp.1001-1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S140292511240013X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/apde.2013.6.1001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759798v1</w:t>
+                <w:t xml:space="preserve">hal-00643603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometry of a vorticity model equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Geometrical Methods for Equations of Hydrodynamical Type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Escher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcus Wunsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/cpaa.2012.11.1407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (supp01), 1240013 [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S140292511240013X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528726v1</w:t>
+                <w:t xml:space="preserve">hal-00759798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Degasperis-Procesi equation as a non-metric Euler equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The geometry of a vorticity model equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Wunsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 269 (3), pp 1137-1153. </w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (4), pp.1407 - 1419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00209-010-0778-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/cpaa.2012.11.1407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409022v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler equations on a semi-direct product of the diffeomorphisms group by itself</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossen Ivanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4416,2002 +4442,2093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some geometric investigations on the Degasperis-Procesi shallow water equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Degasperis-Procesi equation as a non-metric Euler equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46, pp.412-419. </w:t>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 269 (3), pp 1137-1153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2009.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00209-010-0778-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418525v1</w:t>
+                <w:t xml:space="preserve">hal-00409022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Differences between the Burgers and the Camassa-Holm Equations</w:t>
+                <w:t xml:space="preserve">Some geometric investigations on the Degasperis-Procesi shallow water equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46, pp.412-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2009.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/jnmp.2008.15.s2.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00315951v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On geodesic exponential maps of the Virasoro group</w:t>
+                <w:t xml:space="preserve">Geometric Differences between the Burgers and the Camassa-Holm Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Topalov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10455-006-9042-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (Supplement 2), pp.116 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2008.15.s2.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130915v1</w:t>
+                <w:t xml:space="preserve">hal-00315951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson brackets in Hydrodynamics</w:t>
+                <w:t xml:space="preserve">On geodesic exponential maps of the Virasoro group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Topalov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (2), p. : 155--180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10455-006-9042-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186392v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-Hamiltonian systems on the dual of the Lie algebra of vector fields of the circle and periodic shallow water equations</w:t>
+                <w:t xml:space="preserve">Poisson brackets in Hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions. Series A, Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (3), pp. 555--574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2007.2012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00102390v1</w:t>
+                <w:t xml:space="preserve">hal-00186392v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrability of invariant metrics on the diffeomorphism group of the circle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bi-Hamiltonian systems on the dual of the Lie algebra of vector fields of the circle and periodic shallow water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16, pp.109-122. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions. Series A, Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 365 (1858), pp. 2333-2357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00332-005-0707-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2007.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095916v1</w:t>
+                <w:t xml:space="preserve">hal-00102390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrability of invariant metrics on the Virasoro group</w:t>
+                <w:t xml:space="preserve">Variational Principles for Water Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan Lenells</w:t>
+                <w:t xml:space="preserve">David Sattinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 350 (1-2), pp.75-80. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (3), pp. 906-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2005.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/050647220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095908v1</w:t>
+                <w:t xml:space="preserve">hal-00117607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Principles for Water Waves</w:t>
+                <w:t xml:space="preserve">Sous-groupes compacts d'homeomorphismes de la sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sattinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (3-4), p. 193-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00117607v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous-groupes compacts d'homeomorphismes de la sphere</w:t>
+                <w:t xml:space="preserve">Integrability of invariant metrics on the Virasoro group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Lenells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 350 (1-2), pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2005.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003263v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic Flow on the Diffeomorphism Group of the circle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrability of invariant metrics on the diffeomorphism group of the circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 78, pp.787-804. </w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00014-003-0785-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00332-005-0707-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003261v1</w:t>
+                <w:t xml:space="preserve">hal-00095916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hk metrics on the group of diffeomorphisms of the circle</w:t>
+                <w:t xml:space="preserve">Geodesic Flow on the Diffeomorphism Group of the circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10, pp.424-430. </w:t>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 78, pp.787-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/jnmp.2003.10.4.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00014-003-0785-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003270v1</w:t>
+                <w:t xml:space="preserve">hal-00003261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the geometric approach to the motion of inertial mechanical systems</w:t>
+                <w:t xml:space="preserve">Hk metrics on the group of diffeomorphisms of the circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 35, pp.R51-R79. </w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.424-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/35/32/201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2003.10.4.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003269v1</w:t>
+                <w:t xml:space="preserve">hal-00003270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least action principle for an integrable shallow water equation</w:t>
+                <w:t xml:space="preserve">On the geometric approach to the motion of inertial mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35, pp.R51-R79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/35/32/201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/jnmp.2001.8.4.3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00003267v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface homeomorphisms with zero dimensional singular set</w:t>
+                <w:t xml:space="preserve">Least action principle for an integrable shallow water equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bonatti</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topology and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0166-8641(97)00179-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (4), pp.471-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2001.8.4.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003264v1</w:t>
+                <w:t xml:space="preserve">hal-00003267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Surface Homeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pérouème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Proceedings of the Cambridge Philosophical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 124, pp.161-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0305004197002272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braid types of periodic orbits.</w:t>
+                <w:t xml:space="preserve">Surface homeomorphisms with zero dimensional singular set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nepali Mathematical Sciences Report</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topology and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 90, pp.69-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0166-8641(97)00179-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003273v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic orbits of period 3 in the disc</w:t>
+                <w:t xml:space="preserve">Braid types of periodic orbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Nepali Mathematical Sciences Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 15, pp.11-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/7/3/016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00003272v1</w:t>
+                <w:t xml:space="preserve">hal-00003273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The theorem of Kerekjarto on periodic homeomorphisms of the disc and the sphere</w:t>
+                <w:t xml:space="preserve">Periodic orbits of period 3 in the disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7 (3), pp.1067-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/7/3/016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003266v1</w:t>
+                <w:t xml:space="preserve">hal-00003272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence de points fixes enlacés à une orbite périodique d'un homéomorphisme du plan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The theorem of Kerekjarto on periodic homeomorphisms of the disc and the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 12 (4), pp.677-682</w:t>
+              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 40, pp.193-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003268v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point fixe lié à une orbite périodique d'un difféomorphisme de R2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence de points fixes enlacés à une orbite périodique d'un homéomorphisme du plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 310 (12), pp.831-833</w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 12 (4), pp.677-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003274v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropie topologique et représentation de Burau</w:t>
+                <w:t xml:space="preserve">Point fixe lié à une orbite périodique d'un difféomorphisme de R2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 310 (12), pp.831-833</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropie topologique et représentation de Burau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1989, 309, pp.835-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Reformulation and Integration of Hypoelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lloria</w:t>
+                <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés francais de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218193v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation covariante du couplage électro-magnéto-mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6426,332 +6543,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Ecker</w:t>
+                <w:t xml:space="preserve">Condition d’intégrabilité d’une loi d’hypoélaticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313041v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition d’intégrabilité d’une loi d’hypoélaticité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques apports de la géométrie différentielle dans la théorie des grandes transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312929v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques apports de la géométrie différentielle dans la théorie des grandes transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric Reformulation and Integration of Hypoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrés francais de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367281v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Haar measure in solid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6767,73 +6884,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR - GDM 2043 (Géométrie Différentielle et Mécanique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRCAM, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective rates as covariant derivatives on the manifold of Riemannian metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6849,411 +6966,411 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Nonlinear Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francesco dell’Isola; Marco Amabili, Jun 2024, Cagliari (Sardaigne), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance aux strates d'isotropie par optimisation polynomiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perla Azzi</w:t>
+                <w:t xml:space="preserve">Modeling of the morphic effect using a 1st-order transitional magneto-elastic energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Priziac</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25th Soft Magnetic Materials conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280037v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the morphic effect using a 1st-order transitional magneto-elastic energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Développement d'un modèle magnéto-élastique isotrope avec second ordre évanescent -application au Fe-3%Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Soft Magnetic Materials conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773047v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle magnéto-élastique isotrope avec second ordre évanescent -application au Fe-3%Si</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Taurines</w:t>
+                <w:t xml:space="preserve">Distance aux strates d'isotropie par optimisation polynomiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hubert</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Priziac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772954v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From discrete to continuum modelling of crack induced anisotropy in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7268,1648 +7385,1851 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM-ECCOMAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariants et covariants en mécanique du solide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classes de symétrie et bases fonctionnelles via les Invariants et covariants de tenseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Séminaire MSSMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357054v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariants du tenseur d'élasticité et caractérisation polynomiale des classes de symétries</w:t>
+                <w:t xml:space="preserve">Invariants et covariants en mécanique du solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting GeoMeca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922862v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Minimal Integrity Basis for the Elasticity Tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Mechanics Institute Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants and covariants in Solid Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les invariants du tenseur d'élasticité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Covariants du tenseur d'élasticité et caractérisation polynomiale des classes de symétries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès français de Mécanique [CFM2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Meeting GeoMeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576369v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and Global Well-posedness of the fractional order EPDiff equation on $\mathbb{R}^{d}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HARMONIC FACTORIZATION AND RECONSTRUCTION OF THE ELASTICITY TENSOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infinite-dimensional Riemannian geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260312v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of a two-component system modelling water waves with constant vorticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les invariants du tenseur d'élasticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Waves Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">22ème congrès français de Mécanique [CFM2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260311v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moduli spaces in elasticity</w:t>
+                <w:t xml:space="preserve">Local and Global Well-posedness of the fractional order EPDiff equation on $\mathbb{R}^{d}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effective moduli spaces and applications to cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Infinite-dimensional Riemannian geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260313v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic Flows on the Diffeomorphism Group of the Circle</w:t>
+                <w:t xml:space="preserve">Geometry of a two-component system modelling water waves with constant vorticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norwegian Summer School on Analysis and Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">Water Waves Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260315v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Methods for One-Dimensional Models in Hydrodynamics</w:t>
+                <w:t xml:space="preserve">Moduli spaces in elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis of Water Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Effective moduli spaces and applications to cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260317v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace de tenseurs et théorie classique des invariants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometrical Methods for One-Dimensional Models in Hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France. pp._</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis of Water Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827406v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Results for Equations of Hydrodynamical Type</w:t>
+                <w:t xml:space="preserve">Geodesic Flows on the Diffeomorphism Group of the Circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Aspects of Water Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Norwegian Summer School on Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260321v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler-Poincaré Equations and Geometrical Mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espace de tenseurs et théorie classique des invariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Nonlinear Dynamics of Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Wolfenbuttel, Germany</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France. pp._</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260320v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Methods for Equations of Hydrodynamical Type</w:t>
+                <w:t xml:space="preserve">Euler-Poincaré Equations and Geometrical Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Escher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathflows 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Nonlinear Dynamics of Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Wolfenbuttel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260318v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric aspects of the periodic $\mu$-DP equation</w:t>
+                <w:t xml:space="preserve">Recent Results for Equations of Hydrodynamical Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Parabolic Problems: In honor of Herbert Amann</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bedlewo, Poland. pp.193-209</w:t>
+              <w:t xml:space="preserve">Mathematical Aspects of Water Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268472v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the geometrical structure of certain equations of hydrodynamical type</w:t>
+                <w:t xml:space="preserve">Geometrical Methods for Equations of Hydrodynamical Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Escher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on surface water waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Mathflows 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260322v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Methods for Integrable Systems of Hydrodynamic Type</w:t>
+                <w:t xml:space="preserve">Geometric aspects of the periodic $\mu$-DP equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hamiltonian Approaches of ITER Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Nonlinear Parabolic Problems: In honor of Herbert Amann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bedlewo, Poland. pp.193-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262629v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lie Groups and mechanics: an introduction</w:t>
+                <w:t xml:space="preserve">On the geometrical structure of certain equations of hydrodynamical type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave motion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on surface water waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001155v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometrical Methods for Integrable Systems of Hydrodynamic Type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hamiltonian Approaches of ITER Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lie Groups and mechanics: an introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wave motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Oberwolfach, Germany. pp.480-498, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jnmp.2004.11.4.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001155v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type de tresse d'orbites périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Théorie Spectrale et Géométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Grenoble, France. pp.73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8919,65 +9239,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoelastic's integrability condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8992,51 +9312,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypoelastic’s integrability condition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Gif -sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9046,390 +9366,377 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Riemannian space of Kähler metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Guedj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Monge-Ampère equations and geodesics in the space of Kähler metrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2038, Springer, pp.211-234, 2012, Lecture Notes in Mathematics, 978-3-642-23668-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23669-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the geometry of the diffeomorphism group of the circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goldfeld, Dorian and Jorgenson, Jay and Jones, Peter and Ramakrishnan, Dinakar and Ribet, Kenneth A. A. and Tate, John. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Number theory, Analysis and Geometry, In memory of Serge Lang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.143-160, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-1260-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">The linear Elasticity complex: a natural formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061286v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition d'intégrabilité d'une loi d'hypoélaticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9437,87 +9744,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation Covariante du Couplage Electro-Magneto-Mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9525,491 +9832,583 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic second gradient theory of continuous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Darondeau</w:t>
+                <w:t xml:space="preserve">Cinématiques des milieux généralisés et repères mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04792877v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the isotropy stratification of a real representation of a compact Lie group</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perla Azzi</w:t>
+                <w:t xml:space="preserve">Relativistic second gradient theory of continuous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Grivaux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942236v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de géométrie différentielle à l'usage des mécaniciens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the isotropy stratification of a real representation of a compact Lie group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330418v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de géométrie pour la mécanique des milieux continus</w:t>
+                <w:t xml:space="preserve">Éléments de géométrie différentielle à l'usage des mécaniciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343934v2</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éléments de géométrie pour la mécanique des milieux continus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343934v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Invariant-based approach to symmetry class detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10019,91 +10418,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie des homéomorphismes des surfaces et méthodes géométriques en hydrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Provence - Aix-Marseille I, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00096006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10113,105 +10512,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane Topology and Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Summer School "Systèmes Dynamiques et Topologie en Petites Dimensions", Grenoble, France, 1994, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00719540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10358,51 +10757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426212v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720160v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ecker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865251338546" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246478v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02010-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861444v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105463" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taurines" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170849" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Azzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Priziac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-023-10041-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taurines" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170471" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2023.11.393" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308899v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Antonelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241501v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desmorat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olive" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09872-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167885" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845691v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211010885" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168412v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09853-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004855v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver-Leblond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112529v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Preston" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01405-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291487v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520920691" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516951v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09778-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352635v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Bruveris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Cismas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Escher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.12.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410330v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abramian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09784-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486557v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-018-1300-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9657-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529452v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397112v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2017007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516649017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323543v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1127-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002338v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lyons" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-014-0461-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.09.030" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111245v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.11.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851606v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-014-0245-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673137v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2014.6.335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-013-9448-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643603v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guedj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yeganefar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2013.6.1001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdt031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S140292511240013X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Wunsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.1407" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-010-0778-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Ivanov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2011.3.313" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418525v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2009.06.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNWS91Z5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2008.15.s2.9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130915v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kappeler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Topalov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-006-9042-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PDHBD7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186392v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2007.2012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-005-0707-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095908v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Lenells" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2005.10.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML1RC5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117607v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sattinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050647220" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003261v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00014-003-0785-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2003.10.4.1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/32/201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NKT6RHNM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003267v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2001.8.4.3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonatti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-8641(97)00179-X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003265v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#233;rou&#232;me" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004197002272" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003272v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/7/3/016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003266v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003274v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003262v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218193v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Chapon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313041v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614894v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280037v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773047v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810153v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576369v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260313v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260315v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260317v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827406v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260321v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260320v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268472v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohlmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001155v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2004.11.4.5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003275v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218218v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23669-3_6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NZQF9PLQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1260-1_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R27MVZML-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061286v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065746v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051531v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792877v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darondeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942236v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grivaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330418v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343934v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638020v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00096006v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00719540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426212v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106111" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720160v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ecker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865251338546" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246478v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-02010-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Azzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Priziac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-023-10041-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taurines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170471" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718818v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2023.11.393" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04733735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170849" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taurines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861444v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241501v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desmorat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Olive" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09872-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308899v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Antonelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.122" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845691v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865211010885" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167885" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168412v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09853-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004855v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver-Leblond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bauer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martins Bruveris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Cismas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Escher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.12.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112529v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Preston" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-020-01405-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291487v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520920691" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516951v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09778-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410330v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abramian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09784-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9657-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529452v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486557v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-018-1300-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323543v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1127-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516649017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2017007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002338v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lyons" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-014-0461-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203765v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2015.09.030" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2014.11.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827948v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-013-9448-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673137v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2014.6.335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851606v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-014-0245-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guedj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yeganefar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms/jdt031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2013.6.1001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759798v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S140292511240013X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Wunsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2012.11.1407" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Ivanov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2011.3.313" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-010-0778-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418525v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2009.06.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNWS91Z5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2008.15.s2.9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kappeler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Topalov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-006-9042-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4PDHBD7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186392v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102390v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2007.2012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sattinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050647220" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095908v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Lenells" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2005.10.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML1RC5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-005-0707-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00014-003-0785-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2003.10.4.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003269v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/32/201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NKT6RHNM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003267v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2001.8.4.3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003265v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#233;rou&#232;me" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004197002272" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonatti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-8641(97)00179-X" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003272v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/7/3/016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003274v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313006v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Chapon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312929v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819143v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772954v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229227v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648053v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922862v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260312v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260313v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260315v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827406v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260321v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260318v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268472v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kohlmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260322v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001155v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jnmp.2004.11.4.5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003275v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218218v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673331v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23669-3_6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NZQF9PLQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657075v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-1260-1_7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R27MVZML-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601502v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065746v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051531v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061286v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792877v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darondeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942236v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grivaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343934v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638020v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00096006v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00719540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>