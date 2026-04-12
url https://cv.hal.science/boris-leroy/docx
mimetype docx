--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Boris Leroy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional sport organizations as potential champions of biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arbieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey Ja Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e2862. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the invasion risk of the cnidaria Blackfordia virginica Mayer, 1910: a threat to the Baltic Sea ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Serandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Blenckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Mittermayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Clemmesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (4), pp.106. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-025-03565-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioregionalization analyses with the bioregion R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.496-506. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using species ranges and macroeconomic data to fill the gap in costs of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Tordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101309. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02697-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical Regions and Climate Change: Lanternfishes Shed Light on the Role of Climatic Barriers in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koubbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Ramiro‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilda Alicia Caccavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (6), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species assemblages of key prey taxa from the Southern Ocean and the Southern Indian Ocean using biogeographic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCAMLR SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of the ecological impacts of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laís Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Capinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey J A Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.563 - 574. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting potential invaders to prevent future biological invasions worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman N Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G Measey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules E Farquhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Toomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (7), pp.e17399. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the role of aquaculture in crustacean invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising global economic costs of invasive Aedes mosquitoes and Aedes-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina A. Pontifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 933, pp.173054. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution projections of suitable environmental conditions for key Baltic Sea zooplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Serandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Blenckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinlan M G Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Ramiro‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread imprecision in estimates of the economic costs of invasive alien species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooks A Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 909, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epitome of data paucity: Deep-sea habitats of the Southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Ramiro-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 283, pp.110096. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in availability and synthesis of the economic costs of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (8), pp.560-574. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22541/au.167907497.77590504/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bioregionalisation emphasises the presence of vulnerable marine ecosystem indicator species in Nephrops fishing grounds: Evidence in the Bay of Biscay/Irish Sea continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Le Joncour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 214, pp.103032. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of climate data influences predictions for current and future global invasion risks for two Phelsuma geckos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fieldsend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus A Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (9), p. 2929-2948. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03082-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04100733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global benthic biogeographical regions and macroecological drivers for ophiuroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Victorero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D O'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major shifts in biogeographic regions of freshwater fishes as evidence of the Anthropocene epoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (46), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi5502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge gaps in economic costs of invasive alien fish worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 803, pp.149875. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing presence‐only species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing economic costs of invasive alien species with the INVACOST R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐charlotte Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (9), pp.1930-1937. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.13929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and taxonomic trends of rising biological invasion costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma J. Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Crystal-Ornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152498. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.152948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biological invasions: the cost of inaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Judith Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: Economic Costs of Biological Invasions, 24, pp.1927-1946. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02755-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic pressures coincide with Neotropical biodiversity hotspots in a flagship butterfly group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Willmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the road: Anthropogenic factors drive the invasion risk of a wild solitary bee species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Hernández-Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 827, pp.154246. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater Fish Invasions: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.427-456. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-032522-015551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of marine renewable energy and climate change on ecosystem properties: sensitivity of ecological network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107128. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of invasive alien species across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel G. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.153-190. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global economic costs of aquatic invasive alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarah Pattison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel G Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 775, pp.145238. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological invasions in France: Alarming costs and even more alarming knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.191-224. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.59134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed assessment of the reported economic costs of invasive species in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey J A Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Hoskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.511 - 550. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and rising economic costs of biological invasions worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe E Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 592, pp.571 - 576. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03405-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of invasive alien species in the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel G. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.427-458. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of biological invasions within North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Crystal-Ornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma J Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fantle-Lepczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.485 - 510. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European small pelagic fish distribution under global change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schickele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on the Bay of Seine ecosystem: Forcing a spatio‐temporal trophic model with predictions from an ecological niche model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Grusd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.471-489. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting species and areas of interest for conserving global mammalian phylogenetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Delli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23861-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic costs of biological invasions in Africa: a growing but neglected threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desika Moodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.11 - 51. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.59132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globally invasive small indian mongoose Urva auropunctata is likely to spread with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64502-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source framework to model present and future marine species distributions at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.101130. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InvaCost, a public database of the economic costs of biological invasions worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00586-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching zooplankton abundance and environment in the South Indian Ocean and Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.103347. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling European small pelagic fish distribution: Methodological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schickele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 416 (1), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting outliers in species distribution data: Some caveats and clarifications on a virtual species study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine N. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (9), pp.2141--2144. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future climatic regions favourable for a globally introduced wild carnivore, the raccoon Procyon lotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.9174. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45713-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species splitting increases estimates of evolutionary history at risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseli Pellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing methods in species distribution modelling using virtual species: what have we learnt and what are we missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (12), pp.2021-2036. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.04385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between broad‐scale taxonomic and genetic differentiations suggest a dominant imprint of historical processes on beta diversities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (5), pp.1083-1095. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous recovery of functional diversity and rarity of ground-living spiders shed light on the conservation importance of recent woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.687. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-018-01687-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global biogeographical regions of freshwater fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (11), pp.2407-2419. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small and large spatial scale coexistence of ctenid spiders in a neotropical forest (French Guiana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (2), pp.85-98. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03946975.2018.1448531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic urban ecology at the scale of a capital: community structure and interactions in street gutters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert da Silva Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.253 - 266. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2017.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">assessment of transient effects of alternative nitrogen sources in continuous cultures of arthrospira sp. using proteomic, modeling and biochemical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sachdeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Giambarresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Carlos Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.492--501. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Without quality presence-absence data, discrimination metrics such as TSS can be misleading measures of model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (9), pp.1994-2002. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from modeling studies on how climate change affects invasive alien species geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Jeschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina M. Mace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.5688 - 5700. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying species distribution models to caves and other subterranean habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (7), pp.1194-1208. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and future distribution of three aquatic plants taxa across the world: decrease in native and increase in invasive ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (7), pp.2159-2170. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-017-1428-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global picture of biological invasion threat on islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Mary Mace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (12), pp.1862-1869. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-017-0365-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-taxon congruence in the rarity of subtidal rocky marine assemblages: No taxonomic shortcut for conservation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.239-249. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural bias in aggregated species-level variables driven by repeated species co-occurrences: a pervasive problem in community and assemblage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradford A Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Á. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (6), pp.1199-1211. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">virtualspecies, an R package to generate virtual species distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), pp.599-607. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major drivers of invasion risks throughout the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.e01241. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive yet grossly underestimated global costs of invasive insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey J.A. Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (12986), pp.12986. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual repeatability of foraging behaviour in a marine predator, the great cormorant, Phalacrocorax carbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lescroel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating temporal changes in seaweed communities of Brittany - BPS Annual Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (supp.1), pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03629070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasted climate and land use changes, and protected areas: the contrasting case of spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of rarity, specialisation and functional diversity metrics to assess community responses to environmental changes, using an example of spider communities in salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.351-357. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of observed and predicted changes in subtidal red seaweed assemblages along a biogeographical transition zone: inferring potential causes from environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (12), pp.2293-2306. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of biodiversity hotspots to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakkenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Veloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (12), pp.1376--1386. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-specific variation in size and habitus of two sibling spider species (Araneae: Lycosidae): taxonomic and biogeographic insights from sampling across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.85--96. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will climate change promote future invasions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakkenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (12), pp.3740-3748. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multiple scales in rarity assessments of invertebrate taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (7), pp.794-803. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of effects of global change on threatened spiders: Potential impacts on Dolomedes plantarius (Clerck) and its conservation plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Paschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakkenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Isaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 161, pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2013.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving occurrence-based rarity metrics in conservation studies by including multiple rarity cut-off points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Conservation and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.159 - 168. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2011.00148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation project of a managed marsh: Biodiversity assessment of different management measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing science with society: monitoring long-term effects of global change on intertidal rocky shores through citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioregionalization analyses with the bioregion R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating factors shaping epifaunal rocky shore communities using citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mébarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating eutrophication effects on rockys-shore epifauna with citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mébarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioRgeo: Bioregionalisation Methods in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palma of Mallorca, Balearic Islands, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPHIK Approche écosystémique des EMR : Modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grangere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Seanergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding invasive species impact assessments to the ecosystem level with EEICAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laís Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pincheira-Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morelia Camacho-Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the magnitude of biological invasions using total biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Klippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arbieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important characteristics determining the success of nonnative freshwater fish introduction, establishment, and impact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biological invasions: the cost of inaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ali Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Judith Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Noel Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI on economic costs of invasions -&nbsp;Feeling the pinch: global economic costs of crayfish invasions and comparison with other aquatic crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oficialdegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie South</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring long-term effects of climate change on intertidal rocky shores through citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising global economic costs of invasive Aedes mosquitoes and Aedes-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pontifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising global economic costs of invasive Aedes mosquitoes and Aedes-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina A. Pontifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World One Health Congress (WOHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic cost of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe E. Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique du Vectopole Sud 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing methods in species distribution modelling using virtual species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Biennial Conference of the International Biogeography Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, CAen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie prédictive des habitats des groupes d'espèces ciblées par les Plans Nationaux d'Actions en Corse. Rapport pour la DREAL de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts économiques des invasions biologiques en France. Synthèse à l’intention des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Saclay, FRA.; IUCN, France. 2021, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une approche écosystémique des aires d’implantation d’énergies marines renouvelables. Cas d’étude du parc éolien offshore de Courseulles-sur-mer. France Energies Marines Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Energies Marines. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioregion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecosystem approach of marine renewable energy: The case of the offshore wind farm of Courseulles-sur-Mer in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Kim Dan; Guillou, Sylvain; Gourbesville, Philippe; Thiébot, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change : Proceedings of ICEC-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-148, 2020, Springer Water (SPWA), 978-981-15-2081-5. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-2081-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId410"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Boris Leroy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding invasive species impact assessments to the ecosystem level with EEICAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laís Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pincheira-Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morelia Camacho-Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (3), pp.e3003665. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing the next invasion: Lessons from aquaculture for the safe expansion of insect farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Berggren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (2), pp.e70311. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional sport organizations as potential champions of biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arbieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey Ja Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e2862. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioregionalization analyses with the bioregion R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.496-506. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the invasion risk of the cnidaria Blackfordia virginica Mayer, 1910: a threat to the Baltic Sea ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Serandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Blenckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Mittermayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Clemmesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (4), pp.106. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-025-03565-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using species ranges and macroeconomic data to fill the gap in costs of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Tordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101309. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02697-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical Regions and Climate Change: Lanternfishes Shed Light on the Role of Climatic Barriers in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koubbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Ramiro‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilda Alicia Caccavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (6), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of the ecological impacts of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laís Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Capinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey J A Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.563 - 574. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species assemblages of key prey taxa from the Southern Ocean and the Southern Indian Ocean using biogeographic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCAMLR SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting environmental sampling bias improves transferability of species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Zurell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (10), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread imprecision in estimates of the economic costs of invasive alien species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooks A Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 909, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting potential invaders to prevent future biological invasions worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman N Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G Measey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules E Farquhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Toomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (7), pp.e17399. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the role of aquaculture in crustacean invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising global economic costs of invasive Aedes mosquitoes and Aedes-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina A. Pontifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 933, pp.173054. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution projections of suitable environmental conditions for key Baltic Sea zooplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Serandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Blenckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinlan M G Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Ramiro‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epitome of data paucity: Deep-sea habitats of the Southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Ramiro-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 283, pp.110096. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in availability and synthesis of the economic costs of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (8), pp.560-574. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22541/au.167907497.77590504/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bioregionalisation emphasises the presence of vulnerable marine ecosystem indicator species in Nephrops fishing grounds: Evidence in the Bay of Biscay/Irish Sea continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Le Joncour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 214, pp.103032. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of climate data influences predictions for current and future global invasion risks for two Phelsuma geckos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fieldsend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus A Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (9), p. 2929-2948. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03082-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04100733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global benthic biogeographical regions and macroecological drivers for ophiuroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Victorero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D O'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major shifts in biogeographic regions of freshwater fishes as evidence of the Anthropocene epoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (46), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi5502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge gaps in economic costs of invasive alien fish worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 803, pp.149875. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing presence‐only species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing economic costs of invasive alien species with the INVACOST R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐charlotte Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (9), pp.1930-1937. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.13929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and taxonomic trends of rising biological invasion costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma J. Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Crystal-Ornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152498. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.152948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biological invasions: the cost of inaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Judith Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: Economic Costs of Biological Invasions, 24, pp.1927-1946. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02755-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic pressures coincide with Neotropical biodiversity hotspots in a flagship butterfly group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Willmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater Fish Invasions: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.427-456. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-032522-015551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the road: Anthropogenic factors drive the invasion risk of a wild solitary bee species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Hernández-Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 827, pp.154246. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting species and areas of interest for conserving global mammalian phylogenetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Delli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23861-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic costs of biological invasions in Africa: a growing but neglected threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desika Moodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.11 - 51. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.59132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of invasive alien species across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel G. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.153-190. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of marine renewable energy and climate change on ecosystem properties: sensitivity of ecological network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107128. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological invasions in France: Alarming costs and even more alarming knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.191-224. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.59134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global economic costs of aquatic invasive alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarah Pattison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel G Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 775, pp.145238. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed assessment of the reported economic costs of invasive species in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey J A Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Hoskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.511 - 550. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and rising economic costs of biological invasions worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe E Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 592, pp.571 - 576. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03405-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of invasive alien species in the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel G. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.427-458. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of biological invasions within North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Crystal-Ornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma J Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fantle-Lepczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.485 - 510. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European small pelagic fish distribution under global change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schickele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on the Bay of Seine ecosystem: Forcing a spatio‐temporal trophic model with predictions from an ecological niche model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Grusd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.471-489. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globally invasive small indian mongoose Urva auropunctata is likely to spread with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64502-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source framework to model present and future marine species distributions at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.101130. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InvaCost, a public database of the economic costs of biological invasions worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00586-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching zooplankton abundance and environment in the South Indian Ocean and Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.103347. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling European small pelagic fish distribution: Methodological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schickele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 416 (1), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting outliers in species distribution data: Some caveats and clarifications on a virtual species study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine N. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (9), pp.2141--2144. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future climatic regions favourable for a globally introduced wild carnivore, the raccoon Procyon lotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.9174. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45713-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species splitting increases estimates of evolutionary history at risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseli Pellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing methods in species distribution modelling using virtual species: what have we learnt and what are we missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (12), pp.2021-2036. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.04385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global biogeographical regions of freshwater fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (11), pp.2407-2419. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between broad‐scale taxonomic and genetic differentiations suggest a dominant imprint of historical processes on beta diversities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (5), pp.1083-1095. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous recovery of functional diversity and rarity of ground-living spiders shed light on the conservation importance of recent woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.687. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-018-01687-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying species distribution models to caves and other subterranean habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (7), pp.1194-1208. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small and large spatial scale coexistence of ctenid spiders in a neotropical forest (French Guiana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (2), pp.85-98. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03946975.2018.1448531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic urban ecology at the scale of a capital: community structure and interactions in street gutters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert da Silva Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.253 - 266. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2017.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">assessment of transient effects of alternative nitrogen sources in continuous cultures of arthrospira sp. using proteomic, modeling and biochemical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sachdeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Giambarresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Carlos Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.492--501. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from modeling studies on how climate change affects invasive alien species geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Jeschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina M. Mace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.5688 - 5700. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Without quality presence-absence data, discrimination metrics such as TSS can be misleading measures of model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (9), pp.1994-2002. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and future distribution of three aquatic plants taxa across the world: decrease in native and increase in invasive ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (7), pp.2159-2170. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-017-1428-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global picture of biological invasion threat on islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Mary Mace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (12), pp.1862-1869. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-017-0365-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-taxon congruence in the rarity of subtidal rocky marine assemblages: No taxonomic shortcut for conservation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.239-249. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural bias in aggregated species-level variables driven by repeated species co-occurrences: a pervasive problem in community and assemblage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradford A Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Á. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (6), pp.1199-1211. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive yet grossly underestimated global costs of invasive insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey J.A. Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (12986), pp.12986. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">virtualspecies, an R package to generate virtual species distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), pp.599-607. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major drivers of invasion risks throughout the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.e01241. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual repeatability of foraging behaviour in a marine predator, the great cormorant, Phalacrocorax carbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lescroel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating temporal changes in seaweed communities of Brittany - BPS Annual Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (supp.1), pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03629070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasted climate and land use changes, and protected areas: the contrasting case of spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of rarity, specialisation and functional diversity metrics to assess community responses to environmental changes, using an example of spider communities in salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.351-357. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of observed and predicted changes in subtidal red seaweed assemblages along a biogeographical transition zone: inferring potential causes from environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (12), pp.2293-2306. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of biodiversity hotspots to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakkenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Veloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (12), pp.1376--1386. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-specific variation in size and habitus of two sibling spider species (Araneae: Lycosidae): taxonomic and biogeographic insights from sampling across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.85--96. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of effects of global change on threatened spiders: Potential impacts on Dolomedes plantarius (Clerck) and its conservation plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Paschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakkenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Isaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 161, pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2013.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will climate change promote future invasions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakkenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (12), pp.3740-3748. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multiple scales in rarity assessments of invertebrate taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (7), pp.794-803. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving occurrence-based rarity metrics in conservation studies by including multiple rarity cut-off points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Conservation and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.159 - 168. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2011.00148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation project of a managed marsh: Biodiversity assessment of different management measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing science with society: monitoring long-term effects of global change on intertidal rocky shores through citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioregionalization analyses with the bioregion R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating factors shaping epifaunal rocky shore communities using citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mébarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating eutrophication effects on rockys-shore epifauna with citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mébarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioRgeo: Bioregionalisation Methods in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palma of Mallorca, Balearic Islands, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPHIK Approche écosystémique des EMR : Modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grangere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Seanergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding invasive species impact assessments to the ecosystem level with EEICAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laís Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pincheira-Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morelia Camacho-Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the magnitude of biological invasions using total biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Klippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arbieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important characteristics determining the success of nonnative freshwater fish introduction, establishment, and impact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI on economic costs of invasions -&nbsp;Feeling the pinch: global economic costs of crayfish invasions and comparison with other aquatic crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oficialdegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie South</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biological invasions: the cost of inaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ali Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Judith Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Noel Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring long-term effects of climate change on intertidal rocky shores through citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising global economic costs of invasive Aedes mosquitoes and Aedes-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pontifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising global economic costs of invasive Aedes mosquitoes and Aedes-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina A. Pontifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World One Health Congress (WOHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic cost of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe E. Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique du Vectopole Sud 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing methods in species distribution modelling using virtual species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Biennial Conference of the International Biogeography Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, CAen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioregion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie prédictive des habitats des groupes d'espèces ciblées par les Plans Nationaux d'Actions en Corse. Rapport pour la DREAL de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts économiques des invasions biologiques en France. Synthèse à l’intention des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Saclay, FRA.; IUCN, France. 2021, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une approche écosystémique des aires d’implantation d’énergies marines renouvelables. Cas d’étude du parc éolien offshore de Courseulles-sur-mer. France Energies Marines Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Energies Marines. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecosystem approach of marine renewable energy: The case of the offshore wind farm of Courseulles-sur-Mer in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Kim Dan; Guillou, Sylvain; Gourbesville, Philippe; Thiébot, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change : Proceedings of ICEC-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-148, 2020, Springer Water (SPWA), 978-981-15-2081-5. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-2081-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arbieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Ja Bradshaw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Correia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2862" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Serandour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blenckner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mittermayer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Clemmesen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03565-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966616v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14496" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Pili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Manfrini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02697-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Ly Rintz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Ramiro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Azarian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Djian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Merland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Carneiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Capinha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J A Bradshaw" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bertolino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.03.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman N Pili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Measey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E Farquhar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Toomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17399" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573122v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina A. Pontifes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinlan M G Jan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12705" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hulme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Haubrock" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooks A Kaiser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167997" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Ramiro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110096" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148456v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A. Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Haubrock" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N. Cuthbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Bang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.167907497.77590504/v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Joncour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Doyle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lundy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04100733v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fieldsend" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A Roesch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03082-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Victorero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D O'Hara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delavenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06627" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Dias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi5502" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333971v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlong Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149875" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14505" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Kramer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13929" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Hudgins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Crystal-Ornelas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.152948" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Judith Hudgins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02755-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dor&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Willmott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13455" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lanner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hern&#225;ndez-Castellano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154246" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781186v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gozlan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-032522-015551" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329736v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Turbelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G. Taylor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58196" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192020v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah Pattison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Taylor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verbrugge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145238" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329746v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manfrini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.59134" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410344v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Hoskins" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58834" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe E Gozlan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03405-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329756v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58926" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Hudgins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fantle-Lepczyk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12515" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Delli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Faith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23861-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410320v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desika Moodley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.59132" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Louppe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64502-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085161v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diagne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assailly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00586-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103347" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514810v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108902" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439732v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13626" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45713-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02183563v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.041" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627213v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04385" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374621v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13559" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dujol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasseur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-01687-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297792v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Giraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13674" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783650v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03946975.2018.1448531" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761460v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert da Silva Pires" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.166" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914252v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sachdeva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giambarresi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poughon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carlos Cabrera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.07.062" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628656v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delsol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13402" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833341v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Jeschke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina M. Mace" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4098" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334302v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03464" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577986v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1428-y" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252240v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rysman" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Mary Mace" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0365-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493202v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.02.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford A Hawkins" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Singer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilela" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12953" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604267v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01388" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295636v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rysman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courchamp" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1241" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399019v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J.A. Bradshaw" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A Leroy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Albert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12986" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374434v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.02.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCWT4W4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629070v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258609v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colliot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vasseur" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101385v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.06.037" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137903v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12380" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDGZ2W6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374435v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakkenes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Veloz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12228" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZJ71Z8Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374436v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Puzin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12303" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248750v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Genovesi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12344" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334362v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12040" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A754BA55B2C59C6C6ECD1557E6F937FDABF56F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334391v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Paschetta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Isaia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.03.022" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01609992v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ysnel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2011.00148.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXJ6HFNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01095395v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Georges" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.016" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135988v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mebarki" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232290v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135840v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bouet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M&#233;barki" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135869v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817581v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547664v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niquil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grangere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400993v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pincheira-Donoso" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelia Camacho-Cervantes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400984v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Klippel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563547v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427568v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ali Ahmed" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Noel Cuthbert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427565v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Kouba" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oficialdegui" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cuthbert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie South" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136328v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goberville" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006392v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pontifes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973773v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010083v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe E. Gozlan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790831v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588272v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349020v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soubeyran" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973583v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Carneiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pincheira-Donoso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bertolino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelia Camacho-Cervantes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Manfrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Berggren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70311" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arbieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Ja Bradshaw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Correia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2862" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966616v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14496" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Serandour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blenckner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mittermayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Clemmesen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03565-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Pili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02697-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Ly Rintz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Ramiro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Azarian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Capinha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J A Bradshaw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.03.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Djian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Merland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Zurell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hulme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Haubrock" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooks A Kaiser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167997" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman N Pili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Measey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E Farquhar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Toomes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17399" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12952" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573122v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina A. Pontifes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173054" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinlan M G Jan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12705" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Ramiro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110096" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148456v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A. Ahmed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Haubrock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N. Cuthbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Bang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.167907497.77590504/v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Joncour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Doyle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lundy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04100733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fieldsend" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A Roesch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03082-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185815v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Victorero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D O'Hara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delavenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06627" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Dias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi5502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333971v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlong Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149875" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14505" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860634v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Kramer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13929" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Hudgins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Crystal-Ornelas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.152948" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Judith Hudgins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02755-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484143v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dor&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Willmott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mallet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13455" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781186v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gozlan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-032522-015551" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lanner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hern&#225;ndez-Castellano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154246" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Delli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Faith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23861-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Turbelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desika Moodley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.59132" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G. Taylor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58196" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329746v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manfrini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.59134" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah Pattison" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Taylor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verbrugge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145238" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410344v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Hoskins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58834" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe E Gozlan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03405-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329756v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58926" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333986v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Hudgins" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fantle-Lepczyk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58038" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12515" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933688v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Louppe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64502-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diagne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assailly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00586-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910918v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103347" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108902" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439732v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13626" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45713-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02183563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.041" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627213v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04385" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297792v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Giraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13674" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374621v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13559" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dujol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasseur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-01687-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334302v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03464" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783650v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03946975.2018.1448531" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761460v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert da Silva Pires" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.166" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914252v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sachdeva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giambarresi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poughon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carlos Cabrera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leroy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.07.062" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Jeschke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina M. Mace" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4098" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628656v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delsol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13402" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577986v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1428-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252240v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rysman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Mary Mace" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0365-6" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493202v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.02.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334333v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford A Hawkins" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Singer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilela" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12953" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399019v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J.A. Bradshaw" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A Leroy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Albert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12986" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604267v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01388" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295636v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rysman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courchamp" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1241" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374434v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.02.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCWT4W4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629070v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258609v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colliot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vasseur" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101385v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.06.037" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137903v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12380" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDGZ2W6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374435v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakkenes" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Veloz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12228" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZJ71Z8Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374436v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Puzin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12303" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334391v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Paschetta" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Isaia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.03.022" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248750v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Genovesi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12344" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334362v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12040" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A754BA55B2C59C6C6ECD1557E6F937FDABF56F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01609992v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ysnel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2011.00148.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXJ6HFNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01095395v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Georges" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.016" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135988v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mebarki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232290v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135840v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bouet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M&#233;barki" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135869v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817581v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547664v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niquil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grangere" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400993v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400984v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Klippel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563547v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427565v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Kouba" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oficialdegui" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cuthbert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie South" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427568v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ali Ahmed" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Noel Cuthbert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136328v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goberville" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006392v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pontifes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973773v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010083v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe E. Gozlan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790831v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973583v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588272v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349020v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soubeyran" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>