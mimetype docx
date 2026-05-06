--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Boris Leroy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding invasive species impact assessments to the ecosystem level with EEICAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laís Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pincheira-Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morelia Camacho-Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (3), pp.e3003665. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing the next invasion: Lessons from aquaculture for the safe expansion of insect farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Berggren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (2), pp.e70311. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional sport organizations as potential champions of biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arbieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey Ja Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e2862. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioregionalization analyses with the bioregion R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.496-506. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the invasion risk of the cnidaria Blackfordia virginica Mayer, 1910: a threat to the Baltic Sea ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Serandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Blenckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Mittermayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Clemmesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (4), pp.106. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-025-03565-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using species ranges and macroeconomic data to fill the gap in costs of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Tordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101309. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02697-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical Regions and Climate Change: Lanternfishes Shed Light on the Role of Climatic Barriers in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koubbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Ramiro‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilda Alicia Caccavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (6), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of the ecological impacts of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laís Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Capinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey J A Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.563 - 574. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species assemblages of key prey taxa from the Southern Ocean and the Southern Indian Ocean using biogeographic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCAMLR SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting environmental sampling bias improves transferability of species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Zurell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (10), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread imprecision in estimates of the economic costs of invasive alien species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooks A Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 909, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting potential invaders to prevent future biological invasions worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman N Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G Measey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules E Farquhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Toomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (7), pp.e17399. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the role of aquaculture in crustacean invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising global economic costs of invasive Aedes mosquitoes and Aedes-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina A. Pontifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 933, pp.173054. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution projections of suitable environmental conditions for key Baltic Sea zooplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Serandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Blenckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinlan M G Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Ramiro‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epitome of data paucity: Deep-sea habitats of the Southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Ramiro-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 283, pp.110096. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in availability and synthesis of the economic costs of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (8), pp.560-574. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22541/au.167907497.77590504/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bioregionalisation emphasises the presence of vulnerable marine ecosystem indicator species in Nephrops fishing grounds: Evidence in the Bay of Biscay/Irish Sea continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Le Joncour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 214, pp.103032. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of climate data influences predictions for current and future global invasion risks for two Phelsuma geckos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fieldsend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus A Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (9), p. 2929-2948. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03082-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04100733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global benthic biogeographical regions and macroecological drivers for ophiuroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Victorero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D O'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major shifts in biogeographic regions of freshwater fishes as evidence of the Anthropocene epoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (46), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi5502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge gaps in economic costs of invasive alien fish worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 803, pp.149875. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing presence‐only species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing economic costs of invasive alien species with the INVACOST R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐charlotte Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (9), pp.1930-1937. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.13929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and taxonomic trends of rising biological invasion costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma J. Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Crystal-Ornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152498. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.152948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biological invasions: the cost of inaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Judith Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: Economic Costs of Biological Invasions, 24, pp.1927-1946. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02755-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic pressures coincide with Neotropical biodiversity hotspots in a flagship butterfly group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Willmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater Fish Invasions: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.427-456. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-032522-015551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the road: Anthropogenic factors drive the invasion risk of a wild solitary bee species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Hernández-Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 827, pp.154246. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting species and areas of interest for conserving global mammalian phylogenetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Delli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23861-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic costs of biological invasions in Africa: a growing but neglected threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desika Moodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.11 - 51. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.59132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of invasive alien species across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel G. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.153-190. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of marine renewable energy and climate change on ecosystem properties: sensitivity of ecological network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107128. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological invasions in France: Alarming costs and even more alarming knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.191-224. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.59134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global economic costs of aquatic invasive alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarah Pattison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel G Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 775, pp.145238. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed assessment of the reported economic costs of invasive species in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey J A Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Hoskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.511 - 550. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and rising economic costs of biological invasions worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe E Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 592, pp.571 - 576. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03405-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of invasive alien species in the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel G. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.427-458. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of biological invasions within North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Crystal-Ornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma J Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fantle-Lepczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.485 - 510. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European small pelagic fish distribution under global change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schickele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on the Bay of Seine ecosystem: Forcing a spatio‐temporal trophic model with predictions from an ecological niche model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Grusd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.471-489. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globally invasive small indian mongoose Urva auropunctata is likely to spread with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64502-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source framework to model present and future marine species distributions at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.101130. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InvaCost, a public database of the economic costs of biological invasions worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00586-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching zooplankton abundance and environment in the South Indian Ocean and Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.103347. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling European small pelagic fish distribution: Methodological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schickele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 416 (1), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting outliers in species distribution data: Some caveats and clarifications on a virtual species study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine N. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (9), pp.2141--2144. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future climatic regions favourable for a globally introduced wild carnivore, the raccoon Procyon lotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.9174. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45713-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species splitting increases estimates of evolutionary history at risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseli Pellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing methods in species distribution modelling using virtual species: what have we learnt and what are we missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (12), pp.2021-2036. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.04385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global biogeographical regions of freshwater fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (11), pp.2407-2419. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between broad‐scale taxonomic and genetic differentiations suggest a dominant imprint of historical processes on beta diversities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (5), pp.1083-1095. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous recovery of functional diversity and rarity of ground-living spiders shed light on the conservation importance of recent woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.687. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-018-01687-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying species distribution models to caves and other subterranean habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (7), pp.1194-1208. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small and large spatial scale coexistence of ctenid spiders in a neotropical forest (French Guiana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (2), pp.85-98. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03946975.2018.1448531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic urban ecology at the scale of a capital: community structure and interactions in street gutters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert da Silva Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.253 - 266. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2017.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">assessment of transient effects of alternative nitrogen sources in continuous cultures of arthrospira sp. using proteomic, modeling and biochemical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sachdeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Giambarresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Carlos Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.492--501. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from modeling studies on how climate change affects invasive alien species geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Jeschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina M. Mace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.5688 - 5700. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Without quality presence-absence data, discrimination metrics such as TSS can be misleading measures of model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (9), pp.1994-2002. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and future distribution of three aquatic plants taxa across the world: decrease in native and increase in invasive ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (7), pp.2159-2170. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-017-1428-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global picture of biological invasion threat on islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Mary Mace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (12), pp.1862-1869. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-017-0365-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-taxon congruence in the rarity of subtidal rocky marine assemblages: No taxonomic shortcut for conservation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.239-249. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural bias in aggregated species-level variables driven by repeated species co-occurrences: a pervasive problem in community and assemblage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradford A Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Á. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (6), pp.1199-1211. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive yet grossly underestimated global costs of invasive insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey J.A. Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (12986), pp.12986. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">virtualspecies, an R package to generate virtual species distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), pp.599-607. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major drivers of invasion risks throughout the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.e01241. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual repeatability of foraging behaviour in a marine predator, the great cormorant, Phalacrocorax carbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lescroel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating temporal changes in seaweed communities of Brittany - BPS Annual Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (supp.1), pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03629070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasted climate and land use changes, and protected areas: the contrasting case of spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of rarity, specialisation and functional diversity metrics to assess community responses to environmental changes, using an example of spider communities in salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.351-357. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of observed and predicted changes in subtidal red seaweed assemblages along a biogeographical transition zone: inferring potential causes from environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (12), pp.2293-2306. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of biodiversity hotspots to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakkenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Veloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (12), pp.1376--1386. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-specific variation in size and habitus of two sibling spider species (Araneae: Lycosidae): taxonomic and biogeographic insights from sampling across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.85--96. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of effects of global change on threatened spiders: Potential impacts on Dolomedes plantarius (Clerck) and its conservation plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Paschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakkenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Isaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 161, pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2013.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will climate change promote future invasions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakkenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (12), pp.3740-3748. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multiple scales in rarity assessments of invertebrate taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (7), pp.794-803. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving occurrence-based rarity metrics in conservation studies by including multiple rarity cut-off points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Conservation and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.159 - 168. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2011.00148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation project of a managed marsh: Biodiversity assessment of different management measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing science with society: monitoring long-term effects of global change on intertidal rocky shores through citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioregionalization analyses with the bioregion R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating factors shaping epifaunal rocky shore communities using citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mébarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating eutrophication effects on rockys-shore epifauna with citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mébarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioRgeo: Bioregionalisation Methods in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palma of Mallorca, Balearic Islands, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPHIK Approche écosystémique des EMR : Modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grangere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Seanergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding invasive species impact assessments to the ecosystem level with EEICAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laís Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pincheira-Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morelia Camacho-Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the magnitude of biological invasions using total biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Klippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arbieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important characteristics determining the success of nonnative freshwater fish introduction, establishment, and impact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI on economic costs of invasions -&nbsp;Feeling the pinch: global economic costs of crayfish invasions and comparison with other aquatic crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oficialdegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie South</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biological invasions: the cost of inaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ali Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Judith Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Noel Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring long-term effects of climate change on intertidal rocky shores through citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising global economic costs of invasive Aedes mosquitoes and Aedes-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pontifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising global economic costs of invasive Aedes mosquitoes and Aedes-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina A. Pontifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World One Health Congress (WOHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic cost of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe E. Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique du Vectopole Sud 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing methods in species distribution modelling using virtual species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Biennial Conference of the International Biogeography Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, CAen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioregion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie prédictive des habitats des groupes d'espèces ciblées par les Plans Nationaux d'Actions en Corse. Rapport pour la DREAL de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts économiques des invasions biologiques en France. Synthèse à l’intention des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Saclay, FRA.; IUCN, France. 2021, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une approche écosystémique des aires d’implantation d’énergies marines renouvelables. Cas d’étude du parc éolien offshore de Courseulles-sur-mer. France Energies Marines Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Energies Marines. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecosystem approach of marine renewable energy: The case of the offshore wind farm of Courseulles-sur-Mer in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Kim Dan; Guillou, Sylvain; Gourbesville, Philippe; Thiébot, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change : Proceedings of ICEC-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-148, 2020, Springer Water (SPWA), 978-981-15-2081-5. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-2081-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Boris Leroy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing biological invasions from insect farming: the need for stronger biosecurity measures in a growing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Berggren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Filée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding invasive species impact assessments to the ecosystem level with EEICAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laís Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pincheira-Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morelia Camacho-Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the magnitude of biological invasions using total biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Klippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arbieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important characteristics determining the success of nonnative freshwater fish introduction, establishment, and impact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI on economic costs of invasions -&nbsp;Feeling the pinch: global economic costs of crayfish invasions and comparison with other aquatic crustaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Oficialdegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josie South</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biological invasions: the cost of inaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ali Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Judith Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Noel Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing the next invasion: Lessons from aquaculture for the safe expansion of insect farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Berggren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 63 (2), pp.e70311. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la boîte noire d’une quantification en cours : dans la fabrique d’indicateurs participatifs de la qualité de l’estran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (3), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rj4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding invasive species impact assessments to the ecosystem level with EEICAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laís Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pincheira-Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morelia Camacho-Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (3), pp.e3003665. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional sport organizations as potential champions of biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Arbieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey Ja Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo A Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (6), pp.e2862. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fee.2862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the invasion risk of the cnidaria Blackfordia virginica Mayer, 1910: a threat to the Baltic Sea ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Serandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Blenckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Mittermayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Clemmesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (4), pp.106. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-025-03565-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioregionalization analyses with the bioregion R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.496-506. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.14496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966616v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using species ranges and macroeconomic data to fill the gap in costs of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Tordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (6), pp.1021-1030. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-025-02697-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical Regions and Climate Change: Lanternfishes Shed Light on the Role of Climatic Barriers in the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koubbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Ramiro‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Azarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilda Alicia Caccavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (6), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of the ecological impacts of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laís Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Capinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey J A Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.563 - 574. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correcting environmental sampling bias improves transferability of species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaris Zurell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (10), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species assemblages of key prey taxa from the Southern Ocean and the Southern Indian Ocean using biogeographic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Djian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCAMLR SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread imprecision in estimates of the economic costs of invasive alien species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip E Hulme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooks A Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 909, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting potential invaders to prevent future biological invasions worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arman N Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John G Measey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules E Farquhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Toomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (7), pp.e17399. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the role of aquaculture in crustacean invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/raq.12952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising global economic costs of invasive Aedes mosquitoes and Aedes-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina A. Pontifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 933, pp.173054. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution projections of suitable environmental conditions for key Baltic Sea zooplankton species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Serandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Blenckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinlan M G Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Ramiro‐sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epitome of data paucity: Deep-sea habitats of the Southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Ramiro-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 283, pp.110096. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of climate data influences predictions for current and future global invasion risks for two Phelsuma geckos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fieldsend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus A Roesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (9), p. 2929-2948. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-023-03082-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04100733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in availability and synthesis of the economic costs of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (8), pp.560-574. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22541/au.167907497.77590504/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148456v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bioregionalisation emphasises the presence of vulnerable marine ecosystem indicator species in Nephrops fishing grounds: Evidence in the Bay of Biscay/Irish Sea continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Le Joncour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 214, pp.103032. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global benthic biogeographical regions and macroecological drivers for ophiuroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissette Victorero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D O'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major shifts in biogeographic regions of freshwater fishes as evidence of the Anthropocene epoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (46), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi5502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing biological invasions: the cost of inaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish A. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Judith Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: Economic Costs of Biological Invasions, 24, pp.1927-1946. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-022-02755-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge gaps in economic costs of invasive alien fish worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 803, pp.149875. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333971v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic and taxonomic trends of rising biological invasion costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma J. Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Crystal-Ornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 817, pp.152498. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.152948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing presence‐only species distribution models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing economic costs of invasive alien species with the INVACOST R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐charlotte Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (9), pp.1930-1937. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.13929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic pressures coincide with Neotropical biodiversity hotspots in a flagship butterfly group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Willmott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater Fish Invasions: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bernery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Ecology, Evolution, and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.427-456. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-ecolsys-032522-015551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the road: Anthropogenic factors drive the invasion risk of a wild solitary bee species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Hernández-Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 827, pp.154246. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting species and areas of interest for conserving global mammalian phylogenetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Delli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-23861-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic costs of biological invasions in Africa: a growing but neglected threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desika Moodley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.11 - 51. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.59132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of invasive alien species across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna J. Turbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel G. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.153-190. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative effects of marine renewable energy and climate change on ecosystem properties: sensitivity of ecological network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121, pp.107128. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of invasive alien species in the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Kourantidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N. Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J. Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Novoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel G. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.427-458. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological invasions in France: Alarming costs and even more alarming knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Ballesteros-Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.191-224. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.59134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global economic costs of aquatic invasive alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarah Pattison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel G Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Verbrugge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 775, pp.145238. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed assessment of the reported economic costs of invasive species in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey J A Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Hoskins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.511 - 550. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and rising economic costs of biological invasions worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe E Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 592, pp.571 - 576. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03405-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic costs of biological invasions within North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Crystal-Ornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma J Hudgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross N Cuthbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Haubrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fantle-Lepczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, pp.485 - 510. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.67.58038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European small pelagic fish distribution under global change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schickele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/faf.12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on the Bay of Seine ecosystem: Forcing a spatio‐temporal trophic model with predictions from an ecological niche model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Grusd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (5), pp.471-489. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fog.12531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globally invasive small indian mongoose Urva auropunctata is likely to spread with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64502-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-source framework to model present and future marine species distributions at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59, pp.101130. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InvaCost, a public database of the economic costs of biological invasions worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-020-00586-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching zooplankton abundance and environment in the South Indian Ocean and Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 163, pp.103347. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling European small pelagic fish distribution: Methodological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schickele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 416 (1), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2019.108902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing methods in species distribution modelling using virtual species: what have we learnt and what are we missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (12), pp.2021-2036. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.04385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting outliers in species distribution data: Some caveats and clarifications on a virtual species study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine N. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (9), pp.2141--2144. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future climatic regions favourable for a globally introduced wild carnivore, the raccoon Procyon lotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Louppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Herrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.9174. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45713-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species splitting increases estimates of evolutionary history at risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P Faith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseli Pellens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global biogeographical regions of freshwater fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murilo Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (11), pp.2407-2419. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between broad‐scale taxonomic and genetic differentiations suggest a dominant imprint of historical processes on beta diversities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (5), pp.1083-1095. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous recovery of functional diversity and rarity of ground-living spiders shed light on the conservation importance of recent woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.687. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-018-01687-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying species distribution models to caves and other subterranean habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mammola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (7), pp.1194-1208. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">assessment of transient effects of alternative nitrogen sources in continuous cultures of arthrospira sp. using proteomic, modeling and biochemical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sachdeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Giambarresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Poughon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Carlos Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 267, pp.492--501. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small and large spatial scale coexistence of ctenid spiders in a neotropical forest (French Guiana)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Djoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (2), pp.85-98. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03946975.2018.1448531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic urban ecology at the scale of a capital: community structure and interactions in street gutters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert da Silva Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jean Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.253 - 266. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2017.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from modeling studies on how climate change affects invasive alien species geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Jeschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina M. Mace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.5688 - 5700. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Without quality presence-absence data, discrimination metrics such as TSS can be misleading measures of model performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hugueny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (9), pp.1994-2002. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and future distribution of three aquatic plants taxa across the world: decrease in native and increase in invasive ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (7), pp.2159-2170. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-017-1428-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global picture of biological invasion threat on islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Rysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina Mary Mace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (12), pp.1862-1869. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-017-0365-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-taxon congruence in the rarity of subtidal rocky marine assemblages: No taxonomic shortcut for conservation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.239-249. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural bias in aggregated species-level variables driven by repeated species co-occurrences: a pervasive problem in community and assemblage data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradford A Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Á. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (6), pp.1199-1211. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive yet grossly underestimated global costs of invasive insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey J.A. Bradshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris A Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline A Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (12986), pp.12986. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">virtualspecies, an R package to generate virtual species distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), pp.599-607. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.01388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major drivers of invasion risks throughout the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Rysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Courchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.e01241. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.1241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual repeatability of foraging behaviour in a marine predator, the great cormorant, Phalacrocorax carbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grémillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lescroel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2015.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating temporal changes in seaweed communities of Brittany - BPS Annual Meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (supp.1), pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03629070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasted climate and land use changes, and protected areas: the contrasting case of spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Colliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of biodiversity hotspots to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakkenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Veloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (12), pp.1376--1386. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of rarity, specialisation and functional diversity metrics to assess community responses to environmental changes, using an example of spider communities in salt marshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.351-357. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of observed and predicted changes in subtidal red seaweed assemblages along a biogeographical transition zone: inferring potential causes from environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (12), pp.2293-2306. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and inter-specific variation in size and habitus of two sibling spider species (Araneae: Lycosidae): taxonomic and biogeographic insights from sampling across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Puzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.85--96. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of effects of global change on threatened spiders: Potential impacts on Dolomedes plantarius (Clerck) and its conservation plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Paschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakkenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Isaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 161, pp.155 - 163. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2013.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will climate change promote future invasions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakkenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (12), pp.3740-3748. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multiple scales in rarity assessments of invertebrate taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (7), pp.794-803. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving occurrence-based rarity metrics in conservation studies by including multiple rarity cut-off points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Petillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Ysnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Conservation and Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (2), pp.159 - 168. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4598.2011.00148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation project of a managed marsh: Biodiversity assessment of different management measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Eybert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ysnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.96-103. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating factors shaping epifaunal rocky shore communities using citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mébarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioregionalization analyses with the bioregion R package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232290v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-constructing science with society: monitoring long-term effects of global change on intertidal rocky shores through citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Charvolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating eutrophication effects on rockys-shore epifauna with citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mébarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Ocean Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioRgeo: Bioregionalisation Methods in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palma of Mallorca, Balearic Islands, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROPHIK Approche écosystémique des EMR : Modélisation du rôle des éoliennes offshore dans la modification du fonctionnement des réseaux trophiques côtiers et dans le cumul d’impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Grangere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Seanergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring long-term effects of climate change on intertidal rocky shores through citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cam Ly Rintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goberville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising global economic costs of invasive Aedes mosquitoes and Aedes-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Pontifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rising global economic costs of invasive Aedes mosquitoes and Aedes-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina A. Pontifes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World One Health Congress (WOHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic cost of biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe E. Gozlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A Roiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’animation scientifique du Vectopole Sud 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing methods in species distribution modelling using virtual species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M. Kaplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Biennial Conference of the International Biogeography Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, CAen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioregion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Denelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie prédictive des habitats des groupes d'espèces ciblées par les Plans Nationaux d'Actions en Corse. Rapport pour la DREAL de Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts économiques des invasions biologiques en France. Synthèse à l’intention des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris-Saclay, FRA.; IUCN, France. 2021, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une approche écosystémique des aires d’implantation d’énergies marines renouvelables. Cas d’étude du parc éolien offshore de Courseulles-sur-mer. France Energies Marines Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Energies Marines. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecosystem approach of marine renewable energy: The case of the offshore wind farm of Courseulles-sur-Mer in the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassen Halouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Kim Dan; Guillou, Sylvain; Gourbesville, Philippe; Thiébot, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change : Proceedings of ICEC-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-148, 2020, Springer Water (SPWA), 978-981-15-2081-5. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-2081-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId423"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Carneiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pincheira-Donoso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bertolino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelia Camacho-Cervantes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003665" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Manfrini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Berggren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70311" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arbieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Ja Bradshaw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Correia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2862" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966616v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14496" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Serandour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blenckner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mittermayer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Clemmesen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03565-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Pili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02697-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Ly Rintz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Ramiro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Azarian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Capinha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J A Bradshaw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.03.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Djian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Merland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Zurell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hulme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Haubrock" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooks A Kaiser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167997" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman N Pili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Measey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E Farquhar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Toomes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17399" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12952" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573122v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina A. Pontifes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173054" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinlan M G Jan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12705" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Ramiro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110096" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148456v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A. Ahmed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Haubrock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N. Cuthbert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Bang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.167907497.77590504/v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Joncour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Doyle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lundy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04100733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fieldsend" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A Roesch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augros" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03082-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185815v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Victorero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D O'Hara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delavenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06627" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Dias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi5502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333971v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlong Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149875" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14505" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860634v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Kramer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13929" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Hudgins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Crystal-Ornelas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.152948" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860574v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Judith Hudgins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02755-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484143v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dor&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Willmott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mallet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13455" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781186v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gozlan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-032522-015551" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lanner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hern&#225;ndez-Castellano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154246" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Delli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Faith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23861-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Turbelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desika Moodley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.59132" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G. Taylor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58196" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329746v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manfrini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.59134" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah Pattison" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Taylor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verbrugge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145238" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410344v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Hoskins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58834" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe E Gozlan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03405-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329756v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58926" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333986v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Hudgins" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fantle-Lepczyk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58038" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12515" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933688v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Louppe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64502-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diagne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assailly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00586-z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910918v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103347" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108902" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439732v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13626" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45713-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02183563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.041" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627213v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04385" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297792v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Giraud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13674" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374621v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13559" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dujol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasseur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-01687-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334302v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03464" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783650v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03946975.2018.1448531" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761460v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert da Silva Pires" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.166" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914252v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sachdeva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giambarresi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poughon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carlos Cabrera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leroy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.07.062" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Jeschke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina M. Mace" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4098" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628656v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delsol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13402" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577986v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1428-y" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252240v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rysman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Mary Mace" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0365-6" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493202v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.02.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334333v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford A Hawkins" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Singer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilela" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12953" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399019v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J.A. Bradshaw" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A Leroy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Albert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12986" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604267v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01388" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295636v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rysman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courchamp" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1241" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374434v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.02.008" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCWT4W4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629070v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258609v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colliot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vasseur" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101385v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.06.037" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137903v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12380" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDGZ2W6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374435v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakkenes" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Veloz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12228" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZJ71Z8Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374436v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Puzin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12303" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334391v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Paschetta" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Isaia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.03.022" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248750v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Genovesi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12344" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334362v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12040" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A754BA55B2C59C6C6ECD1557E6F937FDABF56F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01609992v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ysnel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2011.00148.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXJ6HFNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01095395v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Georges" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.016" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135988v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mebarki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232290v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135840v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bouet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M&#233;barki" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135869v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817581v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547664v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niquil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grangere" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400993v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400984v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Klippel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563547v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427565v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Kouba" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oficialdegui" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cuthbert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie South" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427568v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ali Ahmed" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Noel Cuthbert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136328v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goberville" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006392v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pontifes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973773v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010083v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe E. Gozlan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790831v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973583v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588272v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349020v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soubeyran" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Manfrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Berggren" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fil&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400993v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s Carneiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pincheira-Donoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bertolino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morelia Camacho-Cervantes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Klippel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Angulo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Arbieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Bang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563547v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bernery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Kouba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Oficialdegui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cuthbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie South" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ali Ahmed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Judith Hudgins" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Noel Cuthbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Ly Rintz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rj4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003665" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Ja Bradshaw" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Correia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2862" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Serandour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blenckner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mittermayer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Clemmesen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03565-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966616v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14496" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Soto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Pili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tordoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02697-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Ramiro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Azarian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Capinha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J A Bradshaw" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.03.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555161v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Zurell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Djian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Merland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cott&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E Hulme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A Ahmed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Haubrock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooks A Kaiser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167997" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman N Pili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G Measey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E Farquhar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Toomes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17399" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12952" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573122v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina A. Pontifes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinlan M G Jan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12705" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Ramiro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110096" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04100733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fieldsend" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus A Roesch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-023-03082-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148456v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish A. Ahmed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J. Haubrock" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N. Cuthbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.167907497.77590504/v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Joncour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Doyle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lundy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103032" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissette Victorero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D O'Hara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delavenne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06627" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Dias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hugueny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi5502" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860574v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02755-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333971v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlong Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149875" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J. Hudgins" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Crystal-Ornelas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.152948" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813698v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14505" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860634v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Kramer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.13929" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dor&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Willmott" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chazot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13455" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781186v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gozlan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ecolsys-032522-015551" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615612v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lanner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hern&#225;ndez-Castellano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154246" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266510v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon V&#233;ron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Delli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Faith" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23861-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J. Turbelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desika Moodley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novoa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.59132" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329736v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G. Taylor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58196" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329756v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58926" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329746v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Manfrini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros-Mejia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.59134" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah Pattison" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel G Taylor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verbrugge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145238" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410344v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Hoskins" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58834" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe E Gozlan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03405-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333986v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma J Hudgins" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fantle-Lepczyk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.67.58038" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326581v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12515" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02933688v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Louppe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64502-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085161v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diagne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assailly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00586-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910918v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103347" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108902" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627213v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04385" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439732v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13626" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182483v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45713-y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02183563v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseli Pellens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.041" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Giraud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13674" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374621v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13559" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043736v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Morel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dujol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtial" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasseur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-01687-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334302v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03464" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914252v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sachdeva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Giambarresi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poughon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carlos Cabrera" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leroy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.07.062" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01783650v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;tillon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Djoudi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vedel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03946975.2018.1448531" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761460v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert da Silva Pires" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Lopez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.166" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01833341v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Jeschke" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina M. Mace" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4098" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628656v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Delsol" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13402" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01577986v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thi&#233;baut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1428-y" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252240v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rysman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Mary Mace" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0365-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ysnel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.02.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334333v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford A Hawkins" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Singer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilela" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12953" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399019v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J.A. Bradshaw" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A Leroy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Albert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12986" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604267v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bellard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01388" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295636v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Rysman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courchamp" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1241" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374434v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Potier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lescroel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.02.008" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HCWT4W4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03629070v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258609v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Colliot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vasseur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374435v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakkenes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Veloz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12228" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZJ71Z8Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101385v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.06.037" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137903v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12380" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDGZ2W6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374436v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Puzin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12303" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334391v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Paschetta" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Isaia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.03.022" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248750v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Genovesi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12344" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334362v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12040" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A754BA55B2C59C6C6ECD1557E6F937FDABF56F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01609992v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ysnel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4598.2011.00148.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XXJ6HFNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01095395v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eybert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Georges" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.016" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135840v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bouet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M&#233;barki" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232290v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135988v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mebarki" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135869v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03817581v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547664v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niquil" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grangere" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136328v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goberville" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006392v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pontifes" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973773v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010083v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe E. Gozlan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790831v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973583v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:58d5760648756a17b67a23604f0c386bfd843cf2;origin=https://github.com/bioRgeo/bioregion;visit=swh:1:snp:c8c2ed5833c7f64bee4d462204fc2117da51bac5;anchor=swh:1:rev:c58cabf179ed8866255a9a52767599666d7a6500" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588272v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349020v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soubeyran" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>